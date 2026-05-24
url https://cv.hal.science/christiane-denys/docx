--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christiane Denys </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (164)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING TAPHONOMIC METHODOLOGIES IN MICROVERTEBRATE RESEARCH: A CASE STUDY FROM TABUN CAVE LAYER C (MOUNT CARMEL ISRAEL).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda. Fernández-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara. García-Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2026.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy resolves a new West African Crocidura (Mammalia: Soricidae) species, cryptic to Crocidura grandiceps in color, but distinct in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1039, pp.297-322. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2026.1039.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated checklist of rodents from a biodiversity hotspot, Mount Nimba (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (27), pp.617-689. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2025v47a27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeometabolomes yield biological and ecological profiles at early human sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G Bromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lawrence de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hediye Erdjument-Bromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Kullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 649 (8099), pp.1197-1205. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09843-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subfossil rodents and tenrecs of Children’s Cave, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Jenkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (25-28), pp.796-839. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222933.2024.2370663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bii4africa dataset of faunal and floral population intactness estimates across Africa’s major land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley S. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Do Linh San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Hempson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Maritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.191. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil micromammals and the palaeoenvironments of the Paranthropus robustus site of Cooper’s Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2196677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-gradient variation and the expensive tissue hypothesis explain parallel brain size reductions at high elevation in cricetid and murid rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluwani Nengovhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5617. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32498-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in brain structure, respiratory and olfactory structures across environmental gradients in African and North American muroid rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nengovhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1749-4877.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first identification of Tula orthohantavirus in forest dormice (Rodentia: Gliridae) from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmineh Jalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.405-412. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2023-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and role of neotaphonomic collections: the example of microvertebrate and experimental collection management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernández-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2223230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Alterations of Rodent Bones through In Vitro Digestion: An Avenue to Understand Pre-Diagenetic Agents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denné Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13010124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catzeflis (1953–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (6), pp.541-542. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2022-0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents of the Afar Triangle (Ethiopia): geographical isolation causes high level of endemism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Meheretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyszek Boratyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeynu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.629-650. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-022-02354-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thorny Issue of African Porcupines: a New Mandible of Hystrix makapanensis from Olduvai Gorge (Tanzania) and Rediagnosis of the Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Boschian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Crotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.447-474. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-021-09588-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue bibliographique des travaux des dix dernières années en taxonomie et taphonomie des petits vertébrés en Afrique du Nord-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-Série, pp.356-375. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression and digestion as agents of vertebral deformation in Sciaenidae, Merlucidae and Gadidae remains: an experimental study to interpret archaeological assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.480-507. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-021-09527-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruences between morphology and molecular phylogeny provide an insight into the diversification of the Crocidura poensis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10531. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological reconstructions of the Middle to Late Pleistocene occupations in the Southern Caucasus using rodent assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.96. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01555-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull morphological evolution in Malagasy endemic Nesomyinae rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Soarimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), pp.e0263045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents from the late Middle Pleistocene Ngaloba Beds, associated with the L.H. 18 hominine from the site of Laetoli (Northern Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 305, pp.161 - 185. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2022/1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert range maps of global mammal distributions harmonised to three taxonomic authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanina Sica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Dorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.979-992. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of Heterocephalus from East Africa (Rodentia: Heterocephalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lynx new series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.93-124. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37520/lynx.2022.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First genetic identification of Sundevall’s jird Meriones crassus (Rodentia, Muridae) in Morocco and the hypothesis of range extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benhoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Miscel·lània Zoològica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.83 - 98. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/amz.2021.19.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene subfossil rodents from the Lavajaza Cave, Central Highlands of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Goodman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2021/0980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotaphonomic study of two Tyto alba assemblages from Botswana: Palaeoecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103085. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews (Mammalia, Eulipotyphla) from a biodiversity hotspot, Mount Nimba (West Africa), with a field identification key to species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (30), pp.729-757. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular systematics and biogeographic history of the African climbing-mouse complex (Dendromus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Huntley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107166. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear phylogenomics, but not mitogenomics, resolves the most successful Late Miocene radiation of African mammals (Rodentia: Muridae: Arvicanthini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.107069. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New palaeoecological approaches to interpret climatic fluctuations in Holocene sites of the Pampean region of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara García-Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Dolores Marin-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, pp.106816. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid peripatric speciation linked with drainage evolution in a rare African rodent, Mastomys shortridgei (Rodentia: Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Eiseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.522-542. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing between three modern Ellobius species (Rodentia, Mammalia) and identification of fossil Ellobius from Kaldar Cave (Iran) using geometric morphometric analyses of the first lower molar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.a01. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus phylogeny of African striped grass mice (Lemniscomys): Stripe pattern only partly reflects evolutionary relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hánová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.107007. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeny of the African wood mice (Muridae, Hylomyscus) based on complete mitochondrial genomes and five nuclear genes reveals their evolutionary history and undescribed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106703. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the skull from Broken Hill, Zambia, and its position in human evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Eggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7803), pp.372-375. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2165-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensalism outweighs phylogeographical structure in its effect on phenotype of a Sudanian savanna rodent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyszek Boratyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.931-949. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Guinean Lemniscomys species (Rodentia, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de la liste des rongeurs d’Algérie, biogéographie et implications paléoécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Hadjoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (4), pp.413-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape and climatic conditions of Neanderthals and anatomically modern humans in the Middle East: the rodent assemblage from the late Pleistocene of Kaldar Cave (Khorramabad Valley, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues-Alexandre Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.106278. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biominerals Fossilisation: Fish Bone Diagenesis in Plio–Pleistocene African Hominid Sites of Malawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Kullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sandrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fake News in Paleoenvironmental and Paleophysiological Interpretations: Diagenetic Changes of Biominerals, 10 (12), pp.1049. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10121049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into rodent trapping in Oku village, north-west Cameroon, based on interviews with local hunters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngartoubam Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605319000772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history and habitat do not mediate temporal changes in body size due to climate warming in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluwani Nengovhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9792. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des petits Mammifères terrestres du Jardin des Plantes (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arvicola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes des Premières Rencontres Nationales Petits Mammifères, Actes des Premières Rencontres Nationales Petits Mammifères, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus phylogeny of the Crocidura poensis species complex (Mammalia, Eulipotyphla) Influences of the palaeoclimate on its diversification and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Africa: demographic and colonization history of the Algerian mouse (Mus spretus Lataste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (2), pp.150-171. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of the North African Ground Squirrel Atlantoxerus Getulus (Rodentia) along the Moroccan Mid-Atlantic Plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Rihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou El Hamoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz El Agbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljebbar Qninba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (2), pp.150--156. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2017-0150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial Small Mammal Assemblage from Pellets of Three Sympatric Owl Species in the Mount Oku Area (Northwest Cameroon), with Implications for Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Martial Ntoungwa Ebague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonn Zoological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.13--19. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20363/bzb-2019.68.1.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of modern Barn owls pellets analysis for archaeological studies in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.105029. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary terrestrial microvertebrates from mediterranean northwestern Africa: State-of-the-art focused on recent multidisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.105966. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular identification of Gerbillus amoenus (Rodentia, Muridae) in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benhoussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35513/21658005.2019.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic history of Gerbillus campestris (Rodentia, Muridae) in Morocco as revealed by morphometric and genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benhoussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonn Zoological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic anarchy or an inconvenient truth for conservation? Accelerated species discovery reveals evolutionary patterns and heightened extinction threat in Afro-Malagasy small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenton P.D. Cotterill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (4), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2018-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated tympanic bullar and cochlear hypertrophy define adaptations to true deserts in African gerbils and laminate-toothed rats (Muridae: Gerbillinae and Murinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluwani Nengovhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frikkie de Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234 (2), pp.179-192. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on bats from Dire Dawa, eastern Ethiopia, with the first record of Rhinopoma microphyllum in the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (41-42), pp.2579-2591. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222933.2019.1705416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of the most abundant forest‐dwelling rodents in Central Africa ( Praomys jacksoni complex): Evidence for Pleistocene refugia in both montane and lowland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mizerovská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudu Akaibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (7), pp.1466-1478. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the rodent assemblages of Goda Buticha: New insights on Late Quaternary environmental and cultural changes in southeastern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workalemahu Bekele Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfawossen Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelalem Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the distribution and phylogeography of two rare small Gerbillinae (Rodentia, Muridae) in Morocco: Gerbillus simoni and Gerbillus henleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Tifarouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (7-8), pp.398 - 409. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Taphonomy and What Is Not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Behrensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (6), pp.718--719. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2018.1432919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African carnivores as taphonomic agents: Contribution of modern coprogenic sample analysis to their identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), p. 237 - 263. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jamshid Darvish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kryštufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (6), pp.521-528. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2018-0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of Small Predators multi-taxa accumulations: palaeoecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (6), pp.868-881. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1347647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogenetic analyses indicate paraphyly of the genus Hybomys (Rodentia: Muridae): Taxonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Yemchui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (3), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craniometrical Study of the Species Complex of Meriones Shawii-Grandis (Mammalia: Rodentia) in Morocco, in Algeria and in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General to Specific Quaternary Taphonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (6), pp.717--717. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2018.1429856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Crocidura pachyura (Küster, 1835) (Mammalia: Soricidae) in several localities of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Maghniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidhoum Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.504-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Crocidura pachyura (Küster, 1835) (Mammalia: Soricidae) in several localities of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidhoum Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.504-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flightless scaly-tailed squirrels never learned how to fly: A reappraisal of Anomaluridae phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ka Tilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEoGRAPHIC VARIATIoN oF THE dIET oF THE CoMMoN KESTREL Falco tinnunculus LINNé, 1758 (AVES, FALCoNIdAE) IN ALGERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Baziz-Neffah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (2-3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alterations of Meriones incisors (Rodentia) of El Harhoura 2 cave, Morocco (late Pleistocene–middle Holocene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (1), pp.163 - 177. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-017-0382-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude craniométrique du complexe d’espèces Meriones shawii – grandis (Mammalia : Rodentia) au Maroc, en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28 - 42. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Desmodillus (Gerbillinae, Rodentia) species from the early Pliocene site of Langebaanweg (South-western Cape, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassa Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeovertebrata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (1), pp.e1. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/pv.41.1.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective high-throughput metabarcoding approach powerful enough to genotype ~44 000 year-old rodent remains from Northern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.405 - 417. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnoses and content of new African and Eurasian Murinae (Rodentia, Muridae) tribes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dumerilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des rongeurs réservoirs d’arénavirus en Côte d’Ivoire : implications pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Akoua-Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Africa </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on fish diet and bone digestion of the Eurasian otter ( Lutra lutra ) (Mammalia: Mustelidae) in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Zoological Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (1), pp.226-237. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24750263.2017.1315184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04049777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the thicket rats (genus Grammomys ) mirrors the evolution of African forests since late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian C Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Asian faunal introductions to eastern Africa from multi-proxy biomolecular and archaeological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Crowther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Eager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182565. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and demographic history of Shaw's Jird ( Meriones shawii complex) in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (2), pp.262-279. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New molecular data favour an anthropogenic introduction of the wood mouse (&amp;lt;em&amp;gt;Apodemus sylvaticus&amp;lt;/em&amp;gt;) in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Liefried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic position of the endemic Mount Oku rat, L amottemys okuensis (Rodentia: Muridae), based on molecular and morphological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Eiseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177 (1), pp.209-226. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.91 - 100. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18475/cjos.v49i1.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy for taxonomists: Implications of predation in small mammal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sesé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.138 - 157. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owl pellets: a wise DNA source for small mammal genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la préservation de l’ADN dans les ossements de rongeurs à Témara, Maroc, en remontant dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host evolution in Mastomys natalensis (Rodentia: Muridae): An integrative approach using geometric morphometrics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Janier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koivogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.505-514. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1749-4877.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences on the stable oxygen and carbon isotopes in gerbillid rodent teeth in semi-arid and arid environments: Implications for past climate and environmental reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A Lee-Thorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 428, pp.84-96. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific information levels in relation to fragmentation patterns of shrew mandibles: do fragments tell the same story?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits mammifères de milieux anthropisés et naturels du Maroc septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews of the genus Crocidura from El Harhoura 2 (Témara, Morocco): The contribution of broken specimens to the understanding of Late Pleistocene–Holocene palaeoenvironments in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 436, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying predation on rodent teeth through structure and composition: A case from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rbii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2015.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01167651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new endemic species of shrew (Mammalia, Soricomorpha) from PrÍncipe Island (Gulf of Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M.P. Ceríaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.325-341. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and evolutionary history of the Crocidura olivieri complex (Mammalia, Soricomorpha): from a forest origin to broad ecological expansion across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0344-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moléculaire et histoire phylogéographique et démographique des musaraignes du Maroc septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African highlands as mammal diversity hotspots: new records of Lamottemys okuensis Petter, 1986 (Rodentia: Muridae) and other endemic rodents from Mt Oku, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Fülling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (3), pp.647-690. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2014n3a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of Hantaviruses Harbored by Insectivorous Bats in Côte d’Ivoire and Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Hun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burton Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong-Ah Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.1897-1910. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6051897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular evidence for the presence of Crocidura pachyura (Mammalia, Soricidae) in Kabylie (Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Bensidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular evidence for the presence of Gerbillus latastei (Rodentia, Muridae) in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Gouissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Doumandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest refugia and riverine barriers promote diversification in the West African pygmy shrew (Crocidura obscurior complex, Soricomorpha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the North African dipodil (Rodentia: Muridae) based on cytochrome- b sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.241-253. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/13-MAMM-A-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological evidence for a Pleistocene radiation of laminate-toothed rats ( Otomys : Rodentia) across a volcanic archipelago in equatorial Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Maree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenton Cotterill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.320-344. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mitochondrial phylogeographic scenario for the most widespread African rodent, Mastomys natalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo P. Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik E. Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig H. Leirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (4), pp.901-916. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New status for two African giant forest shrews, Crocidura goliath goliath and C. goliath nimbasilvanus (Mammalia: Soricomorpha), based on molecular and geometic morphometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Decher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.048.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear projection methods for visualizing Barcode data and application on two data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.976-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mus in Morocco : a Quaternary sequence of intraspecific evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.599--621. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Black-shouldered Kite Elanus caeruleus in a farmland area near Algiers, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Bendjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Guezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (2), pp.113-117. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/00306525.2013.781551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear projection methods for visualizing Barcode data and application on two data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.976-990. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and diversification of Praomys species (Rodentia: Muridae) endemic to the Cameroon Volcanic Line (West Central Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bilong Bilong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.327-345. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2012.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcoding, molecular taxonomy, and exploration of the diversity of shrews (Soricomorpha: Soricidae) on Mount Nimba (Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 166 (3), pp.672-687. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2012.00856.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Human Conflict on the Genetics of Mastomys natalensis and Lassa Virus in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan ter Meulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e37068. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Edouard-Louis Trouessart to Mammalogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (4), pp.355-364. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2011-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02103428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West-Central African Pleistocene lowland forest evolution revealed by the phylogeography of Misonne's soft-furred mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.047.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination morphologique, génétique et écologique de deux espèces sympatriques de Mastomys (Mammalia : Rodentia) en Guinée maritime (Conakry): implications pour la santé et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can color be used as a proxy for paleoenvironmental reconstructions based on archaeological bones? El Harhoura (Morocco) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammals bone modifications in Black-shouldered Kite Elanus caeruleus pellets from Algeria: implications for archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes (16S, Cytb, CO1) for identifying species in the Praomyini tribe (Rodentia: Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e36586. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic Analysis of Amphibian and Squamate Remains from El Harhoura 2 (Rabat-Témara, Morocco): Contributions to Palaeoecological and Archaeological Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nespoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (5), pp.616-635. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits vertébrés terrestres du centre du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Scientifique, section Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination morphologique, génétique et écologique de deux espèces sympatriques de Mastomys (Mammalia : Rodentia) en Guinée Maritime (Conakry) : implications pour la santé et l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A faunal survey in Kingu Pira (south Tanzania), with new karyotypes of several small mammals and the description of a new Murid species (Mammalia, Rodentia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.5-47. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2011n1a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy and palaeoecology of the late Pleistocene to middle Holocene small mammal succession of El Harhoura 2 cave (Rabat-Témara, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (1), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple geographic origins of commensalism and complex dispersal history of black rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken P. Aplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A. Chinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Terry Chesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ten Have</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e26357. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00714383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel arenavirus sequences in Hylomyscus sp. and Mus (Nannomys) setulosus from Côte d'Ivoire: implications for evolution of arenaviruses in Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulibaly-N'Golo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane K Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Becker-Ziaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20893. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00643284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of rivers and Pleistocene refugia in shaping genetic diversity in Praomys misonnei in tropical Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pionus Katuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.191-207. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02399.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene and holocene small vertebrates of El Harhoura 2 cave (Rabat–Témara, Morocco): an annotated preliminary taxonomic list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1-3), pp.303-319. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912960903461288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférence édaphique et pullulation chez Meriones shawii (Mammalia, Rodentia) dans la région de Tiaret (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Adamou-Djerbaouiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphometric variation in two sibling species of the genus Praomys (Rodentia: Muridae): implications for biogeography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Olayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160 (2), pp.397-419. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire taxonomique préliminaire des petits vertébrés terrestres du Nord du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aziz El Agbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljebbar Qninba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Scientifique, section Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (1), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the taxonomy and distribution of Rodentia (Mammalia) from the western and coastal regions of Guinea West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (1), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11250000802616817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological identification of sibling species: the case of West African Mastomys (Rodentia: Muridae) in sympatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (5), pp.480-488. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial morphometric and fine scale genetic variability of two adjacent Mastomys natalensis (Rodentia: Muridae) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodes H Makundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S Machang'U</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Theriologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on the taxonomy and geographic distribution of the cryptic species Mastomys kollmannspergeri (Muridae, Murinae) using combined cytogenetic and molecular data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecompte Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276 (4), pp.368-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared phylogeography of two forest rodent sibling species (Praomys rostratus and P. tullbergi) in West Africa: Differential reactions to past forest fragmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecompte Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.5118-5134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical structure and regional history of Lemniscomys striatus (Rodentia, Muridae) in tropical Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.2074-2089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and biogeography of the African pygmy mice, subgenus Nannomys (Rodentia, Murinae, Mus) in Ivory Coast and Guinea (west Africa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2008.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on the taxonomy and geographic distribution of the cryptic species Mastomys kollmannspergeri (Muridae, Murinae) using combined cytogenetic and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276 (4), pp.368-374. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2008.00500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic structure and regional history of Lemniscomys striatus (Rodentia: Muridae) in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (11), pp.2074-2089. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01950.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two sibling species of forest-dwelling rodent (Praomys rostratus and P. tullbergi) in West Africa: different reactions to past forest fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (23), pp.5118-5134. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species delimitation in the Acomys cahirinus - dimidiatus complex (Rodentia, Muridae) inferred from chromosomal and morphological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gautun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (2), pp.203-214. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00303323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy in present day desertic environment : the case of the Djourab (Chad) Plio-Pleistocene deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mouchelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.177-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phylogeny to resolve the taxonomy of the widespread and highly polymorphic African giant shrews (Crocidura olivieri group, Crocidurinae, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première analyse taphonomique de pelotes de régurgitation de busard des roseaux (Circus aeruginosus) de l'ile d'Oléron (Charente Maritîme, Sud-ouest France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species delimitation in the Acomys cahirinus-dimidiatus complex (Rodentia, Muridae) inferred from chromosomal and morphological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (2), pp.203-214. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and bone modification in a modern pellet assemblage of Olduvai gorge, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrews Pj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Ct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community evolution of Neogene micromammals from Langebaanweg 'E' Quarry and other west coast fossil sites, south-western Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkington Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pal, Pal, Pal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3-4 (245), pp.332-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the age population structure of two wild Mastomys natalensis (Rodentia: Muridae) Tanzanian habitat samples: a multicriteria comparison / Polymorphisme de la structure de l'âge dans deux populations sauvages de Mastomys natalensis (Rodentia: Muridae) de Tanzanie: une comparaison sur la base de plusieurs critères d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Machangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (3/4), </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2006.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantavirus in African Wood Mouse, Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Klempa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Deseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.838-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the Dollman's tree mouse (Prionomys batesi; Mammalia: Nesomyidae) in the republic of Congo and additional description of this rare Central African rodent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1318, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of pellets from a suburban common kestrel Falco tinnunculus nest in El Harrach (Algiers, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doumandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3-4 (77), pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastomys natalensi s and Lassa Fever, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Daffis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kekoura Koulemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (12), pp.1971-1974. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1212.060812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Indigenous African Hantavirus Detected in African Wood Mouse (Hylomyscus simus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Klempa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Deseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.838-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the mole rats (Mammalia: Rodentia) from Langebaanweg (Mio-Pliocene, South Africa) - La population de rats-taupes (Mammalia : Rodentia) de Langebaanweg (Mio-Pliocène, Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkington Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.853-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific patterns of skull variation between sympatric brazilian vesper mice: geometric morphometrics assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cordeiro-Estrela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marinho-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (87), pp.1270-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the African pygmy mice, subgenus Nannomys (Rodentia, Murinae, Mus): Implications for chromosomal evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (2), pp.358-369. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the karyotype of Heimyscus fumosus and of several other murids from the Mount Doudou area (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135(1), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community ecology of the terrestrial small mammals of Zakouma National Park, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Angaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairemond César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Theriologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (2), pp.215-234. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03192522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelanthropus tchadensis: the facts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahounta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hominid from the Upper Miocene of Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andossa Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418 (6894), pp.145-151. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad: Discovery of a vertebrate fauna close to the Mio-Pliocene boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beauvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1671/0272-4634(2000)020[0205:CDOAVF]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular data against the monophyly of the Dendromurinae (Rodentia : Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Catzeflis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale C Chevret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonner Zoologische Beiträge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (3-4), pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the Praomys complex (Rodentia: Murinae): a study based on DNA/DNA hybridization experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale C Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duplantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Catzeflis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 112 (4), pp.425-442. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/zjls.1994.1052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and palaeontological aspects of the tempo and mode of evolution in Otomys (Otomyinae: Muridae: Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale C Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M. Catzeflis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 21 (1), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0305-1978(93)90017-L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence that the spiny mouse (Acomys) is more closely related to gerbils (Gerbillinae) than to true mice (Murinae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale C Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catzeflis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90 (8), pp.3433-3436. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.90.8.3433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic and two-dimensional Geometric Morphometrics analysis applied to the first lower molar of modern and fossil specimens of the genus Ellobius (Fischer, 1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Jornadas de la Sociedad Española de Paleontología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfauna's Taphonomy comes to age : a tribute to Peter Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 80th Anniversary of Efremov's Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yolanda Fernandez Jalvo, Jun 2022, Alcala de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of the micromammal assemblage from Cooper’s D (Early Pleistocene, South Africa) and the palaeoenvironments of Paranthropus robustus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th TWG ICAZ + 9th TAPHOS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical distribution and diversification of small mammals in sub-Saharan Africa: integration of fossil and modern data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Rift - Groupe interdisciplinaire Grand Rift Africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des données en néo- et paléotaphonomie des petits vertébrés en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et hyènes dans les montagnes éthiopiennes. Occupations et modes de subsistance à la fin du Pléistocène sur le site de Fincha Habera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodent’s assemblage from the Middle to the Late Pleistocene site of Azokh-1 cave (southern Caucasus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Lopez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Meeting of the European Association of Vertebrate Palaeontologists (EAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic and geometric morphometrics analysis applied to the current and fossil genus Ellobius (Fischer, 1814) from the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Lopez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Meeting of the ICAZ Microvertebrate Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeontological data about the small vertebrate assemblage from the Late Pleistocene of Kaldar Cave (Khorramabad Valley, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Lopez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues-Alexandre Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Quaternary small vertebrates: state of the art and new insights, XVI Meeting of the European Association of Vertebrate Palaeontologists (EAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des petits mammifères terrestres du Jardin des Plantes (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Petits Mammifères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Bourges, Mar 2019, Bourges, France. pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléofaunes depuis le stade IOS3 dans la vallée du Nil et la vallée du Rift éthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie expérimentale : application aux mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking inside rodent teeth: δ18O analysis used to reconstruct the environment of MIS 3 in Northeastern Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Lopez-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Young Natural History Scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary environmental changes and cultural implication in eastern Ethiopia: contribution of the micromammal assemblages from Goda Buticha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workalemahu Bekele Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontre Biennale de la SAfA (Society of Africanist Archaeologist)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. p. 21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of African mammalian carnivore taphonomic signature on vertebrate faunal remains from coprogenic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICAZ Taphonomy working group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de microvertébrés fossiles des sites de Témara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musaraignes d'El Harhoura II : Identification et implications paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits mammifères des régions anthropisées et naturelles du Maroc central et côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. p. 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human responses to climate change in Mediterranean and Atlantic North Africa using oxygen and carbon stable isotopes from small mammal teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Parfitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Union for Quaternary Science (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’inventaire des ectoparasites des micromammifères et détection des agents pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bitam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do the stable isotope composition of small mammal tissues reflect in semi-arid and arid environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A Lee-Thorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Union for Quaternary Science (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography and population genetic structure of 10 widespread small vertebrate species in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Congrès international Barcode of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of modern small mammals from Morocco: implications for reconstructing palaeoenvironment and palaeoclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A Lee-Thorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphométrique des musaraignes d'Algérie et du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de morphométrie géométrique à la caractérisation de la biodiversité actuelle et fossile des rongeurs du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf chez les petites bêtes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du GDR TaphEnA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interpretations of the Témara’s caves and their occupations: special focus on small vertebrates and palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Bougariane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial conference of the Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toronto, Canada. p. 143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moléculaire et histoire biogéographique des musaraignes de la côte littorale Marocaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Approche Intégrative de la 6 ème Extinction », Mémoires et Travaux de l’Institut Scientifique, Rabat (publié à l’issue du colloque Approche Intégrative de la 6 ème Extinction (restitution du projet ANR ‘MOHMIE’)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Pleistocene record of palaeoaridity from El Harhoura 2, Morocco: evidence from oxygen and carbon stable isotopes in Gerbillinae teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th African Archaeology Research Day (AARD) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique des crânes et dents de Meriones (Rodentia: Gerbillinae) actuels et fossiles du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium National de Morphométrie et d’Evolution des Formes (SMEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire géographique et démographique de l’espèce de rongeur Meriones shawii en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clef de détermination ostéologique informatisée des Chiroptères des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédation des chiroptères par les rapaces dans les Petites Antilles : un point sur la question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la taphonomie dans la compréhension des accumulations de petits vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du Projet « Biodiversité des petits vertébrés des régions littorales d'Algérie et du Maroc: implications environnementales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques de Morphométrie classique et géométrique à la connaissance de la biodiversité des petits mammifères d’Algérie et du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du Projet « Biodiversité des petits vertébrés des régions littorales d'Algérie et du Maroc: implications environnementales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des petits vertébrés de la Merja Zerga : évaluation des pressions anthropiques et importance pour la conservation du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Maghrébin de Zoologie et d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la biodiversité actuelle et fossile des petits vertébrés du Maroc face aux changements climatiques et à la pression anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Maghrébin de Zoologie et d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques morphométriques et génétiques a la connaissance de l’évolution des petits vertébrés des sites de Témara (Maroc) et de leurs paléoenvironnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles&amp;quot; Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Talence, France. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00650232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes (16S, CYTB, CO1) for barcoding the praomyini tribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Barcode of Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des petits Vertébrés d’El Harhoura 2 (Rabat-Témara, Maroc) : résultats et problèmes soulevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du RTP Taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France. p.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic comparison between large and small vertebrates in cave context (El Harhoura 2, Morocco): palaeontological, environmental and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Bougariane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Meeting on Taphonomy and Fossilization (TAPHOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données préliminaires sur les microvertébrés de la grotte d’El Mnasra : contribution au cadre paléoenvironnemental de l’Atérien du littoral atlantique de Rabat-Témara (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microvertébrés pléistocènes et holocènes d’El Harhoura 2 (Rabat-Témara, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International sur la Paléontologie des Vertébrés du Nord de l’Afrique (NAVEP 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Maroc. p. 303-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunes fossiles et variations climatiques en Afrique du Nord au cours du Pléistocène supérieur et de l’Holocène : exemple de la grotte préhistorique d’El Harhoura 2, Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120ème Congrès de l’Association Française pour l’Avancement des Sciences (AFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community analysis of Muridae (Mammalia, Rodentia) diversity in Guinea : a special emphasis on Mastomys species and Lassa fever distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camara M. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Symposium on Tropical Biology, Museum Keonig, Bonn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphométrique des espèces ouest-africaines du genre Taterillus (Rodentia, gerbillinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude morphométrique des espèces ouest-africaines du genre Taterillus (Rodentia, gerbillinae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological reconstructions of the Middle to Late Pleistocene occupations in the Southern Caucasus using rodent assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th meeting of the European Society for the study of Human Evolution (ESHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCoTaph. Fossil Micromammals from Cooper’s Cave (Lower Pleistocene, South Africa): contribution to a better knowledge of the taphonomic and environmental context of Paranthropus robustus occupations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassa Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on bats from Dire Dawa region, eastern Ethiopia, with the first record of Rhinopoma microphyllum in the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mekelle, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and environment influences on the Late Pleistocene human occupations and cultural behaviour at El Harhoura 2 and Taforalt, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee-Thop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parfitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontre Biennale de la SAfA (Society of Africanist Archaeologist)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon isotopes in Gerbillinae (gerbil) teeth provide palaeoaridity records in two Late Pleistocene Moroccan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Parfitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The African Quaternary: environments, ecology and humans (AFQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Cap Town, South Africa. 404, p.175, 2016, Quaternary International. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human responses to climate change in North Africa using oxygen and carbon stable isotopes from small mammal teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Arabia: Human Prehistory at the Cross-Roads of Continents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small vertebrates of Témara’s caves (Morocco): implications for the understanding of the Middle-Late Palaeolithic and Neolithic occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of the European Society for the study of Human Evolution (ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France. 1 (https://www.eshe.eu/static/eshe/files/PESHE/PESHE1.pdf), p.176, 2012, Proceedings of the European Society for the Study of Human Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of teeth remains from the El Harhoura 2 cave: towards a better knowledge of fossil mice from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits vertébrés du site d’occupation humaine d’El Mnasra (Maroc) : résultats préliminaires sur les altérations de surface et perspectives d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIR Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of the small vertebrate accumulations of El Harhoura 2 cave (Morocco): palaeoecological and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque de l'International Council for Archaeozoology (ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. 22, p. 616-635, 2012, International Journal of Osteoarchaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche intégrative de la taxonomie à l’étude de la biodiversité cryptique des petits mammifères africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Nationales de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Small Vertebrates Taphonomy and Palaeoecology of El Harhoura 2 Cave (Rabat-Témara, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Vertebrates and Paleoenvironmental reconstructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Mashad, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits mammifères terrestres du Maroc, une biodiversité riche et méconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-9954-0000-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie, Environnement et Archéologie”. Actes du 4th. Congr. WG Taphonomy, ICAZ, GDR 3591. Quaternaire, 29(1) : 3-86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de taphonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.305, 2014, 9782877725774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, British Archaeological Research International Series (2269), pp.194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00650288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des Petits Vertébrés : Référentiels et Transferts aux Fossiles. Actes de la Table ronde du RTP Taphonomie, Talence 20-21 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeopress, British Archaeological Research International Series (2269), pp.194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGINE ET ÉVOLUTION DU RAT NOIR ET DU RAT BRUN EN EUROPE : UNE HISTOIRE DE COÉVOLUTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sidera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions: Evoluons-nous?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2022, 978-2-84016-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context and Environments of the Lower Pleistocene Hominins of Peninj, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Paleoecology and Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.384-393, 2022, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139696470.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microvertébrés d’Afrique du Nord : synthèse des travaux en néo- et paléotaphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomie des Petits Vertébrés: Référentiels et Transferts aux Fossiles, Actes de la Table Ronde du RTP Taphonomie, Talence 20-21 octobre 2009, V. Laroulandie, J.B. Mallye, C. Denys (eds), British Archaeological Reports, S2269 2011, p. 23-32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of species identification in palaeontology and biology : the case of Mastomys (Mammalia : Rodentia) and its dental variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baylac, M, Klingenberg, C P, Fermon, Y, Bailly, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphométrie multivariable, systématique et evolution: concepts, methodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN-IRD, sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hystrix and ghost-rodent taxa in Chiwondo beds Malawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sandrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schrenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pas d'éditeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pas d'éditeur, sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activité du projet ATM FossEth -Du fossile à l’actuel : étude intégrative des micromammifères Pléisto-Holocènes de l’Est de l’Ethiopie (dir. C. Denys & D. Pleurdeau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum national d'histoire naturelle - MNHN PARIS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission report - microvertebrates - ARCCH Addis Abeba (Ethiopia) - Septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workalemahu Bekele Sime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ARCCH Addis-Abeba (Ethiopie); Muséum national d'Histoire naturelle - MNHN, Paris. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche taxinomique et taphonomique d’une coprocénose à Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5199 – PACEA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of Expedition for Survey of Small Mammals Diversity around Dire Dawa Administration (Ethiopia) from 13/11/2017 to 03/11/ 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workalemahu Bekele Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Museum National d'Histoire Naturelle (MNHN). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MOHMIE (ANR-09-PEXT-0004 - 2009) (dir. C. Denys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Museum National d'Histoire Naturelle (MNHN). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (4) - 26 mars-28 avril 2011 - Merja Zerga-Khemisset‐Dayet Erroumi / Sidi L’Mokhtar-Attaouia-Oued Zem-Ifrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc); Université de Tétouan (Maroc). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (2) - 20 juin-25 juillet 2010 - Guenfouda-Taza-Ifrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (3) - 08-26 novembre 2010 - Esperada-El Khizana-Talassemtane-Béni Hadifa-Al Hoceima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Fahd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc); Université de Tétouan (Maroc). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (1) - 01-24 avril 2010 - Berrechid-Settat-Ben Guerir-Ben Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId834"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christiane Denys </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (164)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING TAPHONOMIC METHODOLOGIES IN MICROVERTEBRATE RESEARCH: A CASE STUDY FROM TABUN CAVE LAYER C (MOUNT CARMEL ISRAEL).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda. Fernández-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara. García-Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2026.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy resolves a new West African Crocidura (Mammalia: Soricidae) species, cryptic to Crocidura grandiceps in color, but distinct in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1039, pp.297-322. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2026.1039.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated checklist of rodents from a biodiversity hotspot, Mount Nimba (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (27), pp.617-689. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2025v47a27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeometabolomes yield biological and ecological profiles at early human sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G Bromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lawrence de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hediye Erdjument-Bromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Kullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 649 (8099), pp.1197-1205. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09843-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subfossil rodents and tenrecs of Children’s Cave, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Jenkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (25-28), pp.796-839. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222933.2024.2370663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bii4africa dataset of faunal and floral population intactness estimates across Africa’s major land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley S. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Do Linh San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Hempson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Maritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.191. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in brain structure, respiratory and olfactory structures across environmental gradients in African and North American muroid rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nengovhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1749-4877.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil micromammals and the palaeoenvironments of the Paranthropus robustus site of Cooper’s Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2196677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-gradient variation and the expensive tissue hypothesis explain parallel brain size reductions at high elevation in cricetid and murid rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluwani Nengovhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5617. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32498-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first identification of Tula orthohantavirus in forest dormice (Rodentia: Gliridae) from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmineh Jalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.405-412. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2023-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and role of neotaphonomic collections: the example of microvertebrate and experimental collection management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernández-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2223230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Alterations of Rodent Bones through In Vitro Digestion: An Avenue to Understand Pre-Diagenetic Agents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denné Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13010124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression and digestion as agents of vertebral deformation in Sciaenidae, Merlucidae and Gadidae remains: an experimental study to interpret archaeological assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.480-507. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-021-09527-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents of the Afar Triangle (Ethiopia): geographical isolation causes high level of endemism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Meheretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyszek Boratyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeynu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.629-650. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-022-02354-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catzeflis (1953–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (6), pp.541-542. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2022-0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thorny Issue of African Porcupines: a New Mandible of Hystrix makapanensis from Olduvai Gorge (Tanzania) and Rediagnosis of the Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Boschian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Crotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.447-474. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-021-09588-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue bibliographique des travaux des dix dernières années en taxonomie et taphonomie des petits vertébrés en Afrique du Nord-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-Série, pp.356-375. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological reconstructions of the Middle to Late Pleistocene occupations in the Southern Caucasus using rodent assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.96. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01555-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruences between morphology and molecular phylogeny provide an insight into the diversification of the Crocidura poensis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10531. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull morphological evolution in Malagasy endemic Nesomyinae rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Soarimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), pp.e0263045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents from the late Middle Pleistocene Ngaloba Beds, associated with the L.H. 18 hominine from the site of Laetoli (Northern Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 305, pp.161 - 185. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2022/1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert range maps of global mammal distributions harmonised to three taxonomic authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanina Sica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Dorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.979-992. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of Heterocephalus from East Africa (Rodentia: Heterocephalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lynx new series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.93-124. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37520/lynx.2022.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First genetic identification of Sundevall’s jird Meriones crassus (Rodentia, Muridae) in Morocco and the hypothesis of range extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benhoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Miscel·lània Zoològica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.83 - 98. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/amz.2021.19.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene subfossil rodents from the Lavajaza Cave, Central Highlands of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Goodman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2021/0980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotaphonomic study of two Tyto alba assemblages from Botswana: Palaeoecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103085. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular systematics and biogeographic history of the African climbing-mouse complex (Dendromus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Huntley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107166. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews (Mammalia, Eulipotyphla) from a biodiversity hotspot, Mount Nimba (West Africa), with a field identification key to species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (30), pp.729-757. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear phylogenomics, but not mitogenomics, resolves the most successful Late Miocene radiation of African mammals (Rodentia: Muridae: Arvicanthini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.107069. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New palaeoecological approaches to interpret climatic fluctuations in Holocene sites of the Pampean region of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara García-Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Dolores Marin-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, pp.106816. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid peripatric speciation linked with drainage evolution in a rare African rodent, Mastomys shortridgei (Rodentia: Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Eiseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.522-542. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing between three modern Ellobius species (Rodentia, Mammalia) and identification of fossil Ellobius from Kaldar Cave (Iran) using geometric morphometric analyses of the first lower molar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.a01. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus phylogeny of African striped grass mice (Lemniscomys): Stripe pattern only partly reflects evolutionary relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hánová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.107007. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de la liste des rongeurs d’Algérie, biogéographie et implications paléoécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Hadjoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (4), pp.413-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape and climatic conditions of Neanderthals and anatomically modern humans in the Middle East: the rodent assemblage from the late Pleistocene of Kaldar Cave (Khorramabad Valley, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues-Alexandre Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.106278. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the skull from Broken Hill, Zambia, and its position in human evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Eggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7803), pp.372-375. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2165-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Guinean Lemniscomys species (Rodentia, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeny of the African wood mice (Muridae, Hylomyscus) based on complete mitochondrial genomes and five nuclear genes reveals their evolutionary history and undescribed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106703. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensalism outweighs phylogeographical structure in its effect on phenotype of a Sudanian savanna rodent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyszek Boratyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.931-949. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biominerals Fossilisation: Fish Bone Diagenesis in Plio–Pleistocene African Hominid Sites of Malawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Kullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sandrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fake News in Paleoenvironmental and Paleophysiological Interpretations: Diagenetic Changes of Biominerals, 10 (12), pp.1049. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10121049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into rodent trapping in Oku village, north-west Cameroon, based on interviews with local hunters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngartoubam Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605319000772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history and habitat do not mediate temporal changes in body size due to climate warming in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluwani Nengovhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9792. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of modern Barn owls pellets analysis for archaeological studies in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.105029. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary terrestrial microvertebrates from mediterranean northwestern Africa: State-of-the-art focused on recent multidisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.105966. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular identification of Gerbillus amoenus (Rodentia, Muridae) in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benhoussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35513/21658005.2019.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic history of Gerbillus campestris (Rodentia, Muridae) in Morocco as revealed by morphometric and genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benhoussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonn Zoological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of the North African Ground Squirrel Atlantoxerus Getulus (Rodentia) along the Moroccan Mid-Atlantic Plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Rihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou El Hamoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz El Agbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljebbar Qninba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (2), pp.150--156. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2017-0150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial Small Mammal Assemblage from Pellets of Three Sympatric Owl Species in the Mount Oku Area (Northwest Cameroon), with Implications for Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Martial Ntoungwa Ebague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonn Zoological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.13--19. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20363/bzb-2019.68.1.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Africa: demographic and colonization history of the Algerian mouse (Mus spretus Lataste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (2), pp.150-171. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des petits Mammifères terrestres du Jardin des Plantes (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arvicola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes des Premières Rencontres Nationales Petits Mammifères, Actes des Premières Rencontres Nationales Petits Mammifères, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus phylogeny of the Crocidura poensis species complex (Mammalia, Eulipotyphla) Influences of the palaeoclimate on its diversification and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic anarchy or an inconvenient truth for conservation? Accelerated species discovery reveals evolutionary patterns and heightened extinction threat in Afro-Malagasy small mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenton P.D. Cotterill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (4), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2018-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated tympanic bullar and cochlear hypertrophy define adaptations to true deserts in African gerbils and laminate-toothed rats (Muridae: Gerbillinae and Murinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluwani Nengovhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frikkie de Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234 (2), pp.179-192. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on bats from Dire Dawa, eastern Ethiopia, with the first record of Rhinopoma microphyllum in the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (41-42), pp.2579-2591. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222933.2019.1705416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of the most abundant forest‐dwelling rodents in Central Africa ( Praomys jacksoni complex): Evidence for Pleistocene refugia in both montane and lowland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mizerovská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudu Akaibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (7), pp.1466-1478. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of Small Predators multi-taxa accumulations: palaeoecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (6), pp.868-881. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1347647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jamshid Darvish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kryštufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (6), pp.521-528. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2018-0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogenetic analyses indicate paraphyly of the genus Hybomys (Rodentia: Muridae): Taxonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Yemchui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (3), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the distribution and phylogeography of two rare small Gerbillinae (Rodentia, Muridae) in Morocco: Gerbillus simoni and Gerbillus henleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Tifarouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (7-8), pp.398 - 409. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Taphonomy and What Is Not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Behrensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (6), pp.718--719. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2018.1432919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African carnivores as taphonomic agents: Contribution of modern coprogenic sample analysis to their identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), p. 237 - 263. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the rodent assemblages of Goda Buticha: New insights on Late Quaternary environmental and cultural changes in southeastern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workalemahu Bekele Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfawossen Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelalem Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craniometrical Study of the Species Complex of Meriones Shawii-Grandis (Mammalia: Rodentia) in Morocco, in Algeria and in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General to Specific Quaternary Taphonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (6), pp.717--717. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2018.1429856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flightless scaly-tailed squirrels never learned how to fly: A reappraisal of Anomaluridae phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ka Tilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Crocidura pachyura (Küster, 1835) (Mammalia: Soricidae) in several localities of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Maghniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidhoum Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.504-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Crocidura pachyura (Küster, 1835) (Mammalia: Soricidae) in several localities of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidhoum Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.504-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEoGRAPHIC VARIATIoN oF THE dIET oF THE CoMMoN KESTREL Falco tinnunculus LINNé, 1758 (AVES, FALCoNIdAE) IN ALGERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Baziz-Neffah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (2-3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alterations of Meriones incisors (Rodentia) of El Harhoura 2 cave, Morocco (late Pleistocene–middle Holocene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (1), pp.163 - 177. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-017-0382-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude craniométrique du complexe d’espèces Meriones shawii – grandis (Mammalia : Rodentia) au Maroc, en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28 - 42. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnoses and content of new African and Eurasian Murinae (Rodentia, Muridae) tribes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dumerilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des rongeurs réservoirs d’arénavirus en Côte d’Ivoire : implications pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Akoua-Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Africa </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective high-throughput metabarcoding approach powerful enough to genotype ~44 000 year-old rodent remains from Northern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.405 - 417. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Desmodillus (Gerbillinae, Rodentia) species from the early Pliocene site of Langebaanweg (South-western Cape, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassa Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeovertebrata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (1), pp.e1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/pv.41.1.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on fish diet and bone digestion of the Eurasian otter ( Lutra lutra ) (Mammalia: Mustelidae) in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Zoological Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (1), pp.226-237. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24750263.2017.1315184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04049777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the thicket rats (genus Grammomys ) mirrors the evolution of African forests since late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian C Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Asian faunal introductions to eastern Africa from multi-proxy biomolecular and archaeological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Crowther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Eager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182565. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New molecular data favour an anthropogenic introduction of the wood mouse (&amp;lt;em&amp;gt;Apodemus sylvaticus&amp;lt;/em&amp;gt;) in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Liefried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and demographic history of Shaw's Jird ( Meriones shawii complex) in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (2), pp.262-279. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.91 - 100. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18475/cjos.v49i1.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic position of the endemic Mount Oku rat, L amottemys okuensis (Rodentia: Muridae), based on molecular and morphological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Eiseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177 (1), pp.209-226. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy for taxonomists: Implications of predation in small mammal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sesé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.138 - 157. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owl pellets: a wise DNA source for small mammal genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific information levels in relation to fragmentation patterns of shrew mandibles: do fragments tell the same story?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host evolution in Mastomys natalensis (Rodentia: Muridae): An integrative approach using geometric morphometrics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Janier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koivogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.505-514. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1749-4877.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences on the stable oxygen and carbon isotopes in gerbillid rodent teeth in semi-arid and arid environments: Implications for past climate and environmental reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A Lee-Thorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 428, pp.84-96. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la préservation de l’ADN dans les ossements de rongeurs à Témara, Maroc, en remontant dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits mammifères de milieux anthropisés et naturels du Maroc septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews of the genus Crocidura from El Harhoura 2 (Témara, Morocco): The contribution of broken specimens to the understanding of Late Pleistocene–Holocene palaeoenvironments in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 436, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying predation on rodent teeth through structure and composition: A case from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rbii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2015.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01167651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new endemic species of shrew (Mammalia, Soricomorpha) from PrÍncipe Island (Gulf of Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M.P. Ceríaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.325-341. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and evolutionary history of the Crocidura olivieri complex (Mammalia, Soricomorpha): from a forest origin to broad ecological expansion across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0344-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moléculaire et histoire phylogéographique et démographique des musaraignes du Maroc septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African highlands as mammal diversity hotspots: new records of Lamottemys okuensis Petter, 1986 (Rodentia: Muridae) and other endemic rodents from Mt Oku, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Fülling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (3), pp.647-690. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2014n3a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of Hantaviruses Harbored by Insectivorous Bats in Côte d’Ivoire and Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Hun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burton Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong-Ah Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.1897-1910. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6051897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular evidence for the presence of Crocidura pachyura (Mammalia, Soricidae) in Kabylie (Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Bensidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular evidence for the presence of Gerbillus latastei (Rodentia, Muridae) in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Gouissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Doumandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the North African dipodil (Rodentia: Muridae) based on cytochrome- b sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.241-253. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/13-MAMM-A-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest refugia and riverine barriers promote diversification in the West African pygmy shrew (Crocidura obscurior complex, Soricomorpha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological evidence for a Pleistocene radiation of laminate-toothed rats ( Otomys : Rodentia) across a volcanic archipelago in equatorial Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Maree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenton Cotterill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.320-344. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Black-shouldered Kite Elanus caeruleus in a farmland area near Algiers, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Bendjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Guezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (2), pp.113-117. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/00306525.2013.781551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mus in Morocco : a Quaternary sequence of intraspecific evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.599--621. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mitochondrial phylogeographic scenario for the most widespread African rodent, Mastomys natalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo P. Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik E. Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig H. Leirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (4), pp.901-916. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New status for two African giant forest shrews, Crocidura goliath goliath and C. goliath nimbasilvanus (Mammalia: Soricomorpha), based on molecular and geometic morphometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Decher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.048.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear projection methods for visualizing Barcode data and application on two data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.976-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear projection methods for visualizing Barcode data and application on two data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.976-990. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Edouard-Louis Trouessart to Mammalogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (4), pp.355-364. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2011-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02103428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcoding, molecular taxonomy, and exploration of the diversity of shrews (Soricomorpha: Soricidae) on Mount Nimba (Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 166 (3), pp.672-687. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2012.00856.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Human Conflict on the Genetics of Mastomys natalensis and Lassa Virus in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan ter Meulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e37068. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and diversification of Praomys species (Rodentia: Muridae) endemic to the Cameroon Volcanic Line (West Central Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bilong Bilong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.327-345. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2012.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can color be used as a proxy for paleoenvironmental reconstructions based on archaeological bones? El Harhoura (Morocco) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammals bone modifications in Black-shouldered Kite Elanus caeruleus pellets from Algeria: implications for archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalam Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination morphologique, génétique et écologique de deux espèces sympatriques de Mastomys (Mammalia : Rodentia) en Guinée maritime (Conakry): implications pour la santé et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West-Central African Pleistocene lowland forest evolution revealed by the phylogeography of Misonne's soft-furred mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.047.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes (16S, Cytb, CO1) for identifying species in the Praomyini tribe (Rodentia: Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e36586. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic Analysis of Amphibian and Squamate Remains from El Harhoura 2 (Rabat-Témara, Morocco): Contributions to Palaeoecological and Archaeological Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nespoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (5), pp.616-635. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits vertébrés terrestres du centre du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Scientifique, section Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination morphologique, génétique et écologique de deux espèces sympatriques de Mastomys (Mammalia : Rodentia) en Guinée Maritime (Conakry) : implications pour la santé et l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple geographic origins of commensalism and complex dispersal history of black rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken P. Aplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A. Chinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Terry Chesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ten Have</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e26357. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00714383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A faunal survey in Kingu Pira (south Tanzania), with new karyotypes of several small mammals and the description of a new Murid species (Mammalia, Rodentia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.5-47. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2011n1a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy and palaeoecology of the late Pleistocene to middle Holocene small mammal succession of El Harhoura 2 cave (Rabat-Témara, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (1), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel arenavirus sequences in Hylomyscus sp. and Mus (Nannomys) setulosus from Côte d'Ivoire: implications for evolution of arenaviruses in Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulibaly-N'Golo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane K Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Becker-Ziaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20893. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00643284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of rivers and Pleistocene refugia in shaping genetic diversity in Praomys misonnei in tropical Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pionus Katuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.191-207. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02399.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférence édaphique et pullulation chez Meriones shawii (Mammalia, Rodentia) dans la région de Tiaret (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Adamou-Djerbaouiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene and holocene small vertebrates of El Harhoura 2 cave (Rabat–Témara, Morocco): an annotated preliminary taxonomic list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1-3), pp.303-319. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912960903461288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire taxonomique préliminaire des petits vertébrés terrestres du Nord du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aziz El Agbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljebbar Qninba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Scientifique, section Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (1), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphometric variation in two sibling species of the genus Praomys (Rodentia: Muridae): implications for biogeography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Olayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160 (2), pp.397-419. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial morphometric and fine scale genetic variability of two adjacent Mastomys natalensis (Rodentia: Muridae) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodes H Makundi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S Machang'U</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Theriologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the taxonomy and distribution of Rodentia (Mammalia) from the western and coastal regions of Guinea West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (1), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11250000802616817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological identification of sibling species: the case of West African Mastomys (Rodentia: Muridae) in sympatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (5), pp.480-488. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on the taxonomy and geographic distribution of the cryptic species Mastomys kollmannspergeri (Muridae, Murinae) using combined cytogenetic and molecular data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecompte Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276 (4), pp.368-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared phylogeography of two forest rodent sibling species (Praomys rostratus and P. tullbergi) in West Africa: Differential reactions to past forest fragmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecompte Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.5118-5134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical structure and regional history of Lemniscomys striatus (Rodentia, Muridae) in tropical Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.2074-2089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and biogeography of the African pygmy mice, subgenus Nannomys (Rodentia, Murinae, Mus) in Ivory Coast and Guinea (west Africa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2008.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on the taxonomy and geographic distribution of the cryptic species Mastomys kollmannspergeri (Muridae, Murinae) using combined cytogenetic and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276 (4), pp.368-374. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7998.2008.00500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic structure and regional history of Lemniscomys striatus (Rodentia: Muridae) in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (11), pp.2074-2089. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01950.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two sibling species of forest-dwelling rodent (Praomys rostratus and P. tullbergi) in West Africa: different reactions to past forest fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (23), pp.5118-5134. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species delimitation in the Acomys cahirinus-dimidiatus complex (Rodentia, Muridae) inferred from chromosomal and morphological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (2), pp.203-214. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phylogeny to resolve the taxonomy of the widespread and highly polymorphic African giant shrews (Crocidura olivieri group, Crocidurinae, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy in present day desertic environment : the case of the Djourab (Chad) Plio-Pleistocene deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mouchelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.177-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première analyse taphonomique de pelotes de régurgitation de busard des roseaux (Circus aeruginosus) de l'ile d'Oléron (Charente Maritîme, Sud-ouest France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species delimitation in the Acomys cahirinus - dimidiatus complex (Rodentia, Muridae) inferred from chromosomal and morphological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gautun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (2), pp.203-214. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00303323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and bone modification in a modern pellet assemblage of Olduvai gorge, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrews Pj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fernandez-Jalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Ct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community evolution of Neogene micromammals from Langebaanweg 'E' Quarry and other west coast fossil sites, south-western Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkington Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pal, Pal, Pal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3-4 (245), pp.332-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of pellets from a suburban common kestrel Falco tinnunculus nest in El Harrach (Algiers, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doumandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3-4 (77), pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastomys natalensi s and Lassa Fever, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Daffis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kekoura Koulemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (12), pp.1971-1974. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1212.060812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the age population structure of two wild Mastomys natalensis (Rodentia: Muridae) Tanzanian habitat samples: a multicriteria comparison / Polymorphisme de la structure de l'âge dans deux populations sauvages de Mastomys natalensis (Rodentia: Muridae) de Tanzanie: une comparaison sur la base de plusieurs critères d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Machangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (3/4), </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2006.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantavirus in African Wood Mouse, Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Klempa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Deseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.838-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the Dollman's tree mouse (Prionomys batesi; Mammalia: Nesomyidae) in the republic of Congo and additional description of this rare Central African rodent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1318, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Indigenous African Hantavirus Detected in African Wood Mouse (Hylomyscus simus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Klempa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Deseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.838-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the mole rats (Mammalia: Rodentia) from Langebaanweg (Mio-Pliocene, South Africa) - La population de rats-taupes (Mammalia : Rodentia) de Langebaanweg (Mio-Pliocène, Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkington Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.853-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific patterns of skull variation between sympatric brazilian vesper mice: geometric morphometrics assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cordeiro-Estrela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marinho-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (87), pp.1270-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the African pygmy mice, subgenus Nannomys (Rodentia, Murinae, Mus): Implications for chromosomal evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (2), pp.358-369. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the karyotype of Heimyscus fumosus and of several other murids from the Mount Doudou area (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135(1), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community ecology of the terrestrial small mammals of Zakouma National Park, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Angaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairemond César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Theriologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (2), pp.215-234. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03192522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelanthropus tchadensis: the facts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahounta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hominid from the Upper Miocene of Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andossa Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418 (6894), pp.145-151. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad: Discovery of a vertebrate fauna close to the Mio-Pliocene boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beauvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1671/0272-4634(2000)020[0205:CDOAVF]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular data against the monophyly of the Dendromurinae (Rodentia : Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Catzeflis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale C Chevret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonner Zoologische Beiträge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (3-4), pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the Praomys complex (Rodentia: Murinae): a study based on DNA/DNA hybridization experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale C Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duplantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Catzeflis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 112 (4), pp.425-442. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/zjls.1994.1052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence that the spiny mouse (Acomys) is more closely related to gerbils (Gerbillinae) than to true mice (Murinae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale C Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catzeflis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90 (8), pp.3433-3436. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.90.8.3433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and palaeontological aspects of the tempo and mode of evolution in Otomys (Otomyinae: Muridae: Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale C Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M. Catzeflis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 21 (1), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0305-1978(93)90017-L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic and two-dimensional Geometric Morphometrics analysis applied to the first lower molar of modern and fossil specimens of the genus Ellobius (Fischer, 1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Jornadas de la Sociedad Española de Paleontología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfauna's Taphonomy comes to age : a tribute to Peter Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 80th Anniversary of Efremov's Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yolanda Fernandez Jalvo, Jun 2022, Alcala de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of the micromammal assemblage from Cooper’s D (Early Pleistocene, South Africa) and the palaeoenvironments of Paranthropus robustus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th TWG ICAZ + 9th TAPHOS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical distribution and diversification of small mammals in sub-Saharan Africa: integration of fossil and modern data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Rift - Groupe interdisciplinaire Grand Rift Africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et hyènes dans les montagnes éthiopiennes. Occupations et modes de subsistance à la fin du Pléistocène sur le site de Fincha Habera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des données en néo- et paléotaphonomie des petits vertébrés en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodent’s assemblage from the Middle to the Late Pleistocene site of Azokh-1 cave (southern Caucasus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Lopez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Meeting of the European Association of Vertebrate Palaeontologists (EAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic and geometric morphometrics analysis applied to the current and fossil genus Ellobius (Fischer, 1814) from the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Lopez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Meeting of the ICAZ Microvertebrate Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeontological data about the small vertebrate assemblage from the Late Pleistocene of Kaldar Cave (Khorramabad Valley, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Lopez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues-Alexandre Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Quaternary small vertebrates: state of the art and new insights, XVI Meeting of the European Association of Vertebrate Palaeontologists (EAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des petits mammifères terrestres du Jardin des Plantes (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Petits Mammifères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Bourges, Mar 2019, Bourges, France. pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléofaunes depuis le stade IOS3 dans la vallée du Nil et la vallée du Rift éthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie expérimentale : application aux mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking inside rodent teeth: δ18O analysis used to reconstruct the environment of MIS 3 in Northeastern Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Lopez-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Young Natural History Scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary environmental changes and cultural implication in eastern Ethiopia: contribution of the micromammal assemblages from Goda Buticha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workalemahu Bekele Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontre Biennale de la SAfA (Society of Africanist Archaeologist)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. p. 21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of African mammalian carnivore taphonomic signature on vertebrate faunal remains from coprogenic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICAZ Taphonomy working group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do the stable isotope composition of small mammal tissues reflect in semi-arid and arid environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A Lee-Thorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Union for Quaternary Science (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de microvertébrés fossiles des sites de Témara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musaraignes d'El Harhoura II : Identification et implications paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits mammifères des régions anthropisées et naturelles du Maroc central et côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. p. 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human responses to climate change in Mediterranean and Atlantic North Africa using oxygen and carbon stable isotopes from small mammal teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Parfitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Union for Quaternary Science (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’inventaire des ectoparasites des micromammifères et détection des agents pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bitam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography and population genetic structure of 10 widespread small vertebrate species in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Congrès international Barcode of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of modern small mammals from Morocco: implications for reconstructing palaeoenvironment and palaeoclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A Lee-Thorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphométrique des musaraignes d'Algérie et du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de morphométrie géométrique à la caractérisation de la biodiversité actuelle et fossile des rongeurs du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf chez les petites bêtes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du GDR TaphEnA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moléculaire et histoire biogéographique des musaraignes de la côte littorale Marocaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Approche Intégrative de la 6 ème Extinction », Mémoires et Travaux de l’Institut Scientifique, Rabat (publié à l’issue du colloque Approche Intégrative de la 6 ème Extinction (restitution du projet ANR ‘MOHMIE’)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interpretations of the Témara’s caves and their occupations: special focus on small vertebrates and palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Bougariane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial conference of the Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toronto, Canada. p. 143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Pleistocene record of palaeoaridity from El Harhoura 2, Morocco: evidence from oxygen and carbon stable isotopes in Gerbillinae teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th African Archaeology Research Day (AARD) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique des crânes et dents de Meriones (Rodentia: Gerbillinae) actuels et fossiles du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium National de Morphométrie et d’Evolution des Formes (SMEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire géographique et démographique de l’espèce de rongeur Meriones shawii en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clef de détermination ostéologique informatisée des Chiroptères des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédation des chiroptères par les rapaces dans les Petites Antilles : un point sur la question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres chiroptères Antilles-Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la taphonomie dans la compréhension des accumulations de petits vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du Projet « Biodiversité des petits vertébrés des régions littorales d'Algérie et du Maroc: implications environnementales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques de Morphométrie classique et géométrique à la connaissance de la biodiversité des petits mammifères d’Algérie et du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du Projet « Biodiversité des petits vertébrés des régions littorales d'Algérie et du Maroc: implications environnementales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des petits vertébrés de la Merja Zerga : évaluation des pressions anthropiques et importance pour la conservation du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Maghrébin de Zoologie et d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la biodiversité actuelle et fossile des petits vertébrés du Maroc face aux changements climatiques et à la pression anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Maghrébin de Zoologie et d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes (16S, CYTB, CO1) for barcoding the praomyini tribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Barcode of Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques morphométriques et génétiques a la connaissance de l’évolution des petits vertébrés des sites de Témara (Maroc) et de leurs paléoenvironnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles&amp;quot; Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Talence, France. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00650232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des petits Vertébrés d’El Harhoura 2 (Rabat-Témara, Maroc) : résultats et problèmes soulevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du RTP Taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France. p.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic comparison between large and small vertebrates in cave context (El Harhoura 2, Morocco): palaeontological, environmental and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Bougariane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Meeting on Taphonomy and Fossilization (TAPHOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données préliminaires sur les microvertébrés de la grotte d’El Mnasra : contribution au cadre paléoenvironnemental de l’Atérien du littoral atlantique de Rabat-Témara (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microvertébrés pléistocènes et holocènes d’El Harhoura 2 (Rabat-Témara, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International sur la Paléontologie des Vertébrés du Nord de l’Afrique (NAVEP 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Maroc. p. 303-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunes fossiles et variations climatiques en Afrique du Nord au cours du Pléistocène supérieur et de l’Holocène : exemple de la grotte préhistorique d’El Harhoura 2, Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120ème Congrès de l’Association Française pour l’Avancement des Sciences (AFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community analysis of Muridae (Mammalia, Rodentia) diversity in Guinea : a special emphasis on Mastomys species and Lassa fever distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camara M. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Symposium on Tropical Biology, Museum Keonig, Bonn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphométrique des espèces ouest-africaines du genre Taterillus (Rodentia, gerbillinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude morphométrique des espèces ouest-africaines du genre Taterillus (Rodentia, gerbillinae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological reconstructions of the Middle to Late Pleistocene occupations in the Southern Caucasus using rodent assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th meeting of the European Society for the study of Human Evolution (ESHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCoTaph. Fossil Micromammals from Cooper’s Cave (Lower Pleistocene, South Africa): contribution to a better knowledge of the taphonomic and environmental context of Paranthropus robustus occupations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassa Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on bats from Dire Dawa region, eastern Ethiopia, with the first record of Rhinopoma microphyllum in the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mekelle, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and environment influences on the Late Pleistocene human occupations and cultural behaviour at El Harhoura 2 and Taforalt, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee-Thop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parfitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontre Biennale de la SAfA (Society of Africanist Archaeologist)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon isotopes in Gerbillinae (gerbil) teeth provide palaeoaridity records in two Late Pleistocene Moroccan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Parfitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The African Quaternary: environments, ecology and humans (AFQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Cap Town, South Africa. 404, p.175, 2016, Quaternary International. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring human responses to climate change in North Africa using oxygen and carbon stable isotopes from small mammal teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Arabia: Human Prehistory at the Cross-Roads of Continents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small vertebrates of Témara’s caves (Morocco): implications for the understanding of the Middle-Late Palaeolithic and Neolithic occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of the European Society for the study of Human Evolution (ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France. 1 (https://www.eshe.eu/static/eshe/files/PESHE/PESHE1.pdf), p.176, 2012, Proceedings of the European Society for the Study of Human Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits vertébrés du site d’occupation humaine d’El Mnasra (Maroc) : résultats préliminaires sur les altérations de surface et perspectives d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIR Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of teeth remains from the El Harhoura 2 cave: towards a better knowledge of fossil mice from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of the small vertebrate accumulations of El Harhoura 2 cave (Morocco): palaeoecological and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque de l'International Council for Archaeozoology (ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. 22, p. 616-635, 2012, International Journal of Osteoarchaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche intégrative de la taxonomie à l’étude de la biodiversité cryptique des petits mammifères africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Nationales de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Small Vertebrates Taphonomy and Palaeoecology of El Harhoura 2 Cave (Rabat-Témara, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Vertebrates and Paleoenvironmental reconstructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Mashad, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits mammifères terrestres du Maroc, une biodiversité riche et méconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-9954-0000-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie, Environnement et Archéologie”. Actes du 4th. Congr. WG Taphonomy, ICAZ, GDR 3591. Quaternaire, 29(1) : 3-86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de taphonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.305, 2014, 9782877725774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, British Archaeological Research International Series (2269), pp.194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00650288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des Petits Vertébrés : Référentiels et Transferts aux Fossiles. Actes de la Table ronde du RTP Taphonomie, Talence 20-21 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeopress, British Archaeological Research International Series (2269), pp.194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context and Environments of the Lower Pleistocene Hominins of Peninj, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Paleoecology and Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.384-393, 2022, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139696470.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGINE ET ÉVOLUTION DU RAT NOIR ET DU RAT BRUN EN EUROPE : UNE HISTOIRE DE COÉVOLUTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sidera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions: Evoluons-nous?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2022, 978-2-84016-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microvertébrés d’Afrique du Nord : synthèse des travaux en néo- et paléotaphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomie des Petits Vertébrés: Référentiels et Transferts aux Fossiles, Actes de la Table Ronde du RTP Taphonomie, Talence 20-21 octobre 2009, V. Laroulandie, J.B. Mallye, C. Denys (eds), British Archaeological Reports, S2269 2011, p. 23-32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of species identification in palaeontology and biology : the case of Mastomys (Mammalia : Rodentia) and its dental variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baylac, M, Klingenberg, C P, Fermon, Y, Bailly, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphométrie multivariable, systématique et evolution: concepts, methodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN-IRD, sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hystrix and ghost-rodent taxa in Chiwondo beds Malawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sandrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schrenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pas d'éditeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pas d'éditeur, sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activité du projet ATM FossEth -Du fossile à l’actuel : étude intégrative des micromammifères Pléisto-Holocènes de l’Est de l’Ethiopie (dir. C. Denys & D. Pleurdeau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum national d'histoire naturelle - MNHN PARIS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission report - microvertebrates - ARCCH Addis Abeba (Ethiopia) - Septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workalemahu Bekele Sime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ARCCH Addis-Abeba (Ethiopie); Muséum national d'Histoire naturelle - MNHN, Paris. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche taxinomique et taphonomique d’une coprocénose à Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5199 – PACEA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of Expedition for Survey of Small Mammals Diversity around Dire Dawa Administration (Ethiopia) from 13/11/2017 to 03/11/ 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workalemahu Bekele Sime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Museum National d'Histoire Naturelle (MNHN). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MOHMIE (ANR-09-PEXT-0004 - 2009) (dir. C. Denys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Museum National d'Histoire Naturelle (MNHN). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (4) - 26 mars-28 avril 2011 - Merja Zerga-Khemisset‐Dayet Erroumi / Sidi L’Mokhtar-Attaouia-Oued Zem-Ifrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc); Université de Tétouan (Maroc). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (2) - 20 juin-25 juillet 2010 - Guenfouda-Taza-Ifrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Sekour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (3) - 08-26 novembre 2010 - Esperada-El Khizana-Talassemtane-Béni Hadifa-Al Hoceima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Fahd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc); Université de Tétouan (Maroc). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (1) - 01-24 avril 2010 - Berrechid-Settat-Ben Guerir-Ben Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId834"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda. Fern&#225;ndez-Jalvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara. Garc&#237;a-Morato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andrews" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Voet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sylla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Kadjo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2025v47a27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G Bromage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lawrence de Jesus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hediye Erdjument-Bromage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09843-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabriel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jenkins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2024.2370663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley S. Clements" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hempson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Linden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Maritz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02832-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2196677" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluwani Nengovhela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ivy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Scott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32498-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Taylor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nengovhela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Scott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12788" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahmoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Mostafavi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Jalali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2023-0025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fern&#225;ndez-Jalvo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2223230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denn&#233; Reed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13010124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2022-0091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Meheretu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyszek Boraty&#324;ski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeynu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02354-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Azzar&#224;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cherin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Adams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-021-09588-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8923" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Frontini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09527-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12615-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Rey-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01555-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marsh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Sica" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Burgin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Dorman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14330" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/lynx.2022.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bouarakia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benhoussa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Benazzou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/amz.2021.19.0083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0980" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voelker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Huntley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#352;umbera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mikula" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim &#352;umbera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kone&#269;n&#253;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#237;a-Morato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fernandez-Jalvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montalvo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Marin-Monfort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106816" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Eiseb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Zeller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12441" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rey-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verheyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106703" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mcdermott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eggins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mortimer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2165-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499581v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz184" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerbault-Seureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souttou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Sekour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hadjoudj" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568534v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues-Alexandre Blain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106278" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sandrock" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bromage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10121049" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Missoup" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngartoubam Didier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Keming" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605319000772" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980514v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9792" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089031v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kan Kouassi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13534" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0089-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Rihane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhimou El Hamoumi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz El Agbani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljebbar Qninba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0150" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Keming Chung" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20363/bzb-2019.68.1.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380618v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105966" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922908v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35513/21658005.2019.2.6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benhoussa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896778v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenton P.D. Cotterill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2018-0031" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12906" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kasso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2019.1705416" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923590v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mizerovsk&#225;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Demos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudu Akaibe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404069v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Workalemahu Bekele Sime" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelalem Assefa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.050" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884580v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Tifarouine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.08.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Behrensmeyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2018.1432919" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907127v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2650" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kry&#353;tufek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Vigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2018-0124" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380675v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Yemchui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12213" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Djelaila" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868073v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip Brugal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2018.1429856" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380732v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Amrouche-Larabi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Maghniche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhoum Messaoud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532758v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Marniche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813110v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12286" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048353v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manaa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Baziz-Neffah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guezoul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ababsa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738179v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-017-0382-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.11.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049783v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassa Matthews" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/pv.41.1.e1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049788v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Taylor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876432v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kan Kouassi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Akoua-Koffi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allali" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04049777v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raimond" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24750263.2017.1315184" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875313v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Lavrenchenko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12890" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049785v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Prendergast" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Crowther" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Eager" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182565" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401512v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12725" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Liefried" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouarour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12111" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12361" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729683v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ses&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.03.016" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401545v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez-Jalvo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorg&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bennett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12285" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R27QP14V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402916v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978259v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Koivogui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12164" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Z8JZHJC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400737v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jeffrey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Lee-Thorp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.012" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145286v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.020" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21RSG73P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402931v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145290v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.020" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX2TFJ07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167651v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castillo-Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mataame" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rbii" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.04.010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153803v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M.P. Cer&#237;aco" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P. Marques" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0056" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151637v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0344-y" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402940v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784700v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf F&#252;lling" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2014n3a6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978266v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Hun Gu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burton Lim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Arai" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Kim" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6051897" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875753v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Amrouche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bensidhoum" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhemza" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0035" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875388v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Gouissem" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Doumandji" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0059" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999609v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12039" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPCH095F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/13-MAMM-A-241" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875383v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenton Cotterill" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12317" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939819v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P. Colangelo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Verheyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig H. Leirs" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tatard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976322v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hutterer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Decher" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.048.0108" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937304v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Olteanu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Missoup" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282718v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12065" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401598v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Manaa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bendjoudi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guezoul" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2013.781551" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519688v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12047" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHH4LHBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875435v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wendelen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2012.00541.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K0MGHGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875402v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonillo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2012.00856.x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103428v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2011-0131" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FE9F52D0D1538EB8BBFB5E2F0D50D88F07BCFC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086244v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Didier Missoup" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.047.0119" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530361v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Kourouma" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402845v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402833v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086228v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kennis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036586" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401605v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajraoui" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1275" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X17XRM48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402809v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978279v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401680v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marion" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.07.016" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJNFTSG6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00714383v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken P. Aplin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Suzuki" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Chinen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terry Chesser" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ten Have" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026357" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00643284v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulibaly-N'Golo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane K Kouassi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Becker-Ziaja" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020893" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558396v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Missoup" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pionus Katuala" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02399.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W1R0N03-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401692v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. El Hajraoui" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912960903461288" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530475v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Adamou-Djerbaouiz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Adamou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Baziz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553224v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Olayemi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00602.x" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402864v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aziz El Agbani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouna" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mataame" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978291v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aniskin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kourouma" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soropogui" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250000802616817" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978283v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.004" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8FCJWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978289v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodes H Makundi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Machang'U" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351317v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#226;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351326v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akpatou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konecny" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336791v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mboumba" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336632v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.035" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-3K9GC26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664831v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2008.00500.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC2RHPJL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336575v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mboumba" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01950.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21GKMKRQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370801v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03974.x" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR61QM6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303323v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gautun" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00773.x" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341650v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchelin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vignaud" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173247v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubey" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173238v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liber" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuisin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465740v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auffray" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautun" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173230v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrews Pj" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Ct" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173710v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthews" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parkington Je" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174611v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klempa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fichet-Calvet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auste" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124279v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174885v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souttou" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baziz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doumandji" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahimi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978301v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Daffis" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekoura Koulemou" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sylla" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1212.060812" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174626v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174794v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174441v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordeiro-Estrela" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marinho-Filho" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337171v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Robinson" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calvet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.02.011" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTDCX626-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015431v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068692v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Boisserie" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahounta" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910123v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilbeam" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andossa Likius" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00879" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB97F821D4FB5394E7DF504E545B919CB463112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918593v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beauvilain" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2000)020[0205:CDOAVF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337758v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Chevret" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336806v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Catzeflis" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/zjls.1994.1052" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336796v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Catzeflis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-1978(93)90017-L" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK80WFMR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336794v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeger" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.8.3433" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230109v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807856v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756468v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854983v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177294v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177289v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ossendorf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogelsang" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430275v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Lopez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997836v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402369v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961139v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402382v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969950v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402502v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985450v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107251v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025368v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025424v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025516v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025737v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parfitt" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barton" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025540v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bitam" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025764v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743116v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025401v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025602v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025379v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986046v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bougariane" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135323v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalis" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Brini" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025839v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025813v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025617v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921778v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921687v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026192v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026395v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028561v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Brini" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028575v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033082v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650232v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748077v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kennis" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025629v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033141v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033056v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986077v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033157v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174112v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara M. D." TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174126v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855002v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262533v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402571v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911902v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee-Thop" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeffrey" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parfitt" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barton" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401508v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.098" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCRSNSQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033298v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402004v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033375v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033367v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986062v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033384v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033394v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887884v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781535v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235608v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650288v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904449v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986828v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701860v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de la Torre" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139696470.031" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402029v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173975v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173977v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sandrock" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kullmer" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schrenk" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bromage" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961660v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961762v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887254v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978973v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982066v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982052v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982048v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982050v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grosjean" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Fahd" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981927v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourg" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda. Fern&#225;ndez-Jalvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara. Garc&#237;a-Morato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andrews" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2026.100323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Voet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sylla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Kadjo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2025v47a27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G Bromage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lawrence de Jesus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hediye Erdjument-Bromage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Kullmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09843-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabriel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jenkins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2024.2370663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley S. Clements" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hempson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Linden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Maritz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02832-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nengovhela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Scott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2196677" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluwani Nengovhela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ivy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Scott" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32498-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahmoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Mostafavi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Jalali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2023-0025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fern&#225;ndez-Jalvo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2223230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denn&#233; Reed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13010124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Frontini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guillaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09527-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Meheretu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyszek Boraty&#324;ski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeynu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02354-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2022-0091" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Azzar&#224;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cherin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-021-09588-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8923" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Rey-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01555-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12615-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marsh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Sica" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Burgin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Dorman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14330" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/lynx.2022.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bouarakia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benhoussa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Benazzou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/amz.2021.19.0083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0980" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voelker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Huntley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#352;umbera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107166" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a30" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mikula" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim &#352;umbera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kone&#269;n&#253;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#237;a-Morato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Fernandez-Jalvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montalvo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Marin-Monfort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106816" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Eiseb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Zeller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12441" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rey-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souttou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Sekour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hadjoudj" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues-Alexandre Blain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106278" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mcdermott" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eggins" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mortimer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2165-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866824v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerbault-Seureau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verheyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106703" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz184" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sandrock" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bromage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10121049" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Missoup" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngartoubam Didier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Keming" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605319000772" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980514v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9792" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401538v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105029" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105966" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35513/21658005.2019.2.6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benhoussa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Rihane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhimou El Hamoumi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz El Agbani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljebbar Qninba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0150" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830192v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Keming Chung" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20363/bzb-2019.68.1.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173272v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0089-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kan Kouassi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13534" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896778v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenton P.D. Cotterill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2018-0031" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12906" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kasso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2019.1705416" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923590v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mizerovsk&#225;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Demos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudu Akaibe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kry&#353;tufek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Vigne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2018-0124" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380675v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Yemchui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12213" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884580v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Tifarouine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.08.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868069v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Behrensmeyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2018.1432919" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907127v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2650" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404069v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Workalemahu Bekele Sime" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelalem Assefa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Djelaila" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868073v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip Brugal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2018.1429856" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813110v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12286" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380732v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Amrouche-Larabi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Maghniche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhoum Messaoud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Marniche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048353v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manaa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Baziz-Neffah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guezoul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ababsa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738179v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-017-0382-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.11.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049788v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Taylor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kan Kouassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Akoua-Koffi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049783v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassa Matthews" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/pv.41.1.e1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04049777v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raimond" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24750263.2017.1315184" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875313v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Lavrenchenko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12890" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049785v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Prendergast" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Crowther" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Eager" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182565" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632927v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Liefried" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouarour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12111" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401512v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12725" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875322v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12361" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729683v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ses&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.03.016" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401545v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez-Jalvo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorg&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bennett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12285" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R27QP14V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145286v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.020" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21RSG73P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978259v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Koivogui" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12164" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Z8JZHJC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400737v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jeffrey" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Lee-Thorp" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402931v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145290v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.020" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX2TFJ07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167651v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castillo-Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mataame" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rbii" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.04.010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153803v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M.P. Cer&#237;aco" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P. Marques" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0056" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151637v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0344-y" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402940v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784700v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf F&#252;lling" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2014n3a6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978266v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Hun Gu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burton Lim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Arai" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Kim" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6051897" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875753v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Amrouche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bensidhoum" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhemza" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0035" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875388v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Gouissem" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Doumandji" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0059" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784709v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/13-MAMM-A-241" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999609v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPCH095F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875383v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenton Cotterill" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12317" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401598v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Manaa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bendjoudi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guezoul" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2013.781551" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12065" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939819v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P. Colangelo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Verheyen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig H. Leirs" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tatard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12013" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976322v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hutterer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Decher" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.048.0108" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937304v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Olteanu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Missoup" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519688v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12047" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHH4LHBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103428v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2011-0131" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FE9F52D0D1538EB8BBFB5E2F0D50D88F07BCFC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875402v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonillo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2012.00856.x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875435v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wendelen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2012.00541.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K0MGHGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402845v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402833v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530361v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Kourouma" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086244v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Didier Missoup" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.047.0119" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086228v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kennis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036586" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401605v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajraoui" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1275" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X17XRM48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402809v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978279v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00714383v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken P. Aplin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Suzuki" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Chinen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terry Chesser" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ten Have" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026357" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401680v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marion" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.07.016" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJNFTSG6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00643284v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulibaly-N'Golo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane K Kouassi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Becker-Ziaja" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020893" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558396v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Missoup" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pionus Katuala" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02399.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W1R0N03-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530475v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Adamou-Djerbaouiz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Adamou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Baziz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401692v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. El Hajraoui" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912960903461288" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402864v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aziz El Agbani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouna" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mataame" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553224v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Olayemi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00602.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978289v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodes H Makundi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Machang'U" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978291v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aniskin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kourouma" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soropogui" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250000802616817" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978283v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.004" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8FCJWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351317v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#226;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351326v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akpatou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konecny" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336791v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mboumba" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336632v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.035" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-3K9GC26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664831v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2008.00500.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC2RHPJL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336575v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mboumba" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01950.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21GKMKRQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370801v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03974.x" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR61QM6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465740v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auffray" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautun" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00773.x" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173247v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubey" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341650v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchelin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vignaud" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173238v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liber" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuisin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303323v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gautun" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173230v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrews Pj" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Ct" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173710v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthews" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parkington Je" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174885v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souttou" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baziz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doumandji" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahimi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978301v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Daffis" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekoura Koulemou" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sylla" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1212.060812" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174611v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klempa" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fichet-Calvet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auste" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124279v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174626v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174794v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174441v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordeiro-Estrela" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marinho-Filho" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337171v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Robinson" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calvet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.02.011" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTDCX626-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015431v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068692v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Boisserie" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahounta" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910123v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilbeam" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andossa Likius" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00879" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB97F821D4FB5394E7DF504E545B919CB463112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918593v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beauvilain" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2000)020[0205:CDOAVF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337758v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Chevret" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336806v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Catzeflis" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/zjls.1994.1052" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336794v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeger" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.8.3433" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336796v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Catzeflis" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-1978(93)90017-L" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK80WFMR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230109v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807856v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756468v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854983v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177289v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ossendorf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogelsang" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177294v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430275v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Lopez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997836v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402369v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961139v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402382v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969950v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402502v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985450v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107251v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025764v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025368v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025424v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025516v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025737v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parfitt" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barton" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025540v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bitam" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743116v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025401v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025602v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025379v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135323v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalis" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Brini" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986046v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bougariane" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025839v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025813v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025617v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921778v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921687v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026192v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026395v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028561v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Brini" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028575v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748077v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kennis" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033082v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650232v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025629v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033141v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033056v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986077v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033157v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174112v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara M. D." TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174126v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855002v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262533v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402571v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911902v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee-Thop" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeffrey" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parfitt" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barton" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401508v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.098" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCRSNSQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033298v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402004v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033367v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033375v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986062v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033384v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033394v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887884v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781535v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235608v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650288v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904449v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701860v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de la Torre" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139696470.031" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986828v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402029v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173975v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173977v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sandrock" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kullmer" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schrenk" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bromage" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961660v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961762v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887254v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978973v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982066v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982052v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982048v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982050v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grosjean" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Fahd" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981927v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourg" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>