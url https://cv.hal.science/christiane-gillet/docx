--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1205,122 +1205,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océanisation des cadres : Stuctures et cultures : une inadéquation fonctionnelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les leviers de la résilience organisationnelle : cas de la crise sanitaire vécue par le secteur du tourisme polynésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AGRH « Enjeux de société et GRH insulaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, PUNAAUIA, Polynésie française</w:t>
+              <w:t xml:space="preserve">33ème Congrès de l’AGRH (Association francophone de Gestion des Ressources Humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des IAE, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874391v1</w:t>
+                <w:t xml:space="preserve">hal-03717939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des ODD dans les programmes de formation des ingénieurs : perceptions croisées des enseignants et des élèves ingénieurs</w:t>
               </w:r>
@@ -1382,109 +1369,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers de la résilience organisationnelle : cas de la crise sanitaire vécue par le secteur du tourisme polynésien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Océanisation des cadres : Stuctures et cultures : une inadéquation fonctionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ghewy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de l’AGRH (Association francophone de Gestion des Ressources Humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des IAE, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque AGRH « Enjeux de société et GRH insulaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, PUNAAUIA, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717939v1</w:t>
+                <w:t xml:space="preserve">hal-03874391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations with responsibility confronted with cultural differences in personal values : the case of the executives in the tourism sector in French Polynesia</w:t>
               </w:r>
@@ -1654,152 +1654,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Development and the SDGs: Revealing Engineering Academics, Students and Employer Viewpoints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Future engineers’ needed competencies for achieving the SDGs: the gap between academic and industry requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2021 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469154v1</w:t>
+                <w:t xml:space="preserve">hal-03469255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the integration of the SDGs in engineering program curricula as seen through the prism of the perceptions of engineering students and educators</w:t>
               </w:r>
@@ -1900,148 +1896,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future engineers’ needed competencies for achieving the SDGs: the gap between academic and industry requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Development and the SDGs: Revealing Engineering Academics, Students and Employer Viewpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riitta Lehtinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SEFI 2021 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469255v1</w:t>
+                <w:t xml:space="preserve">hal-03469154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development Competencies for Achieving the SDGs: Engineering Students and Industry Requirements</w:t>
               </w:r>
@@ -2211,191 +2211,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social entrepreneurship education for engineering students : a paradigm shift toward a socio-technical approach to innovation</w:t>
+                <w:t xml:space="preserve">Social Entrepreneurship Education for Engineering Students: A Paradigm Shift Towards a Socio-Technical Approach to Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EDiNEB Conference 2017. Contributions from Business and Economics Education to Social Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educational Innovation in Economics and Business Association, May 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">24th Annual Conference of Educational Innovation in Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557774v1</w:t>
+                <w:t xml:space="preserve">hal-01765037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Entrepreneurship Education for Engineering Students: A Paradigm Shift Towards a Socio-Technical Approach to Innovation</w:t>
+                <w:t xml:space="preserve">Social entrepreneurship education for engineering students : a paradigm shift toward a socio-technical approach to innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of Educational Innovation in Economics and Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">24th EDiNEB Conference 2017. Contributions from Business and Economics Education to Social Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educational Innovation in Economics and Business Association, May 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765037v1</w:t>
+                <w:t xml:space="preserve">hal-01557774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
               </w:r>
@@ -2565,368 +2565,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de modélisation des processus d'interaction dans le cadre d'un serious game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Biennale, Conservatoire national des arts et métiers, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337474v1</w:t>
+                <w:t xml:space="preserve">hal-01238867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de modélisation des processus d'interaction dans le cadre d'un serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Association Biennale, Conservatoire national des arts et métiers, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170960v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives de modélisation des processus d'interaction dans le cadre d'un serious game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238867v1</w:t>
+                <w:t xml:space="preserve">hal-01170960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise, un processus enraciné dans trois déséquilibres</w:t>
               </w:r>
@@ -3243,434 +3243,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Skills Requirements for Sustainable Development and Achieving the SDG's - Outcomes of focus groups held in Ireland, France, Denmark and Finland as part of A-Step 2030 Project, Activity 1: Task 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus groups report - France (as part of Activity 1: Task 2 of the A-STEP 2030 project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne; Dublin Technological University. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017657v1</w:t>
+                <w:t xml:space="preserve">hal-02300730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus groups report - France (as part of Activity 1: Task 2 of the A-STEP 2030 project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Skills Requirements for Sustainable Development and Achieving the SDG's - Outcomes of focus groups held in Ireland, France, Denmark and Finland as part of A-Step 2030 Project, Activity 1: Task 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne; Dublin Technological University. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300730v1</w:t>
+                <w:t xml:space="preserve">hal-04017657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des ingénieurs au défi des nouvelles formes de conception et d’organisation de l’innovation dans les entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête sur des organisations dédiées à l’innovation technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Droff</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ENSTA Bretagne. 2016</w:t>
+                <w:t xml:space="preserve">Péter Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ENSTA Bretagne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342657v1</w:t>
+                <w:t xml:space="preserve">hal-01342665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur des organisations dédiées à l’innovation technologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Coadour</w:t>
+                <w:t xml:space="preserve">La formation des ingénieurs au défi des nouvelles formes de conception et d’organisation de l’innovation dans les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENSTA Bretagne. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Csizmadia</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01342665v1</w:t>
+                <w:t xml:space="preserve">hal-01342657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3746,51 +3746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D07CB6C3"/>
+    <w:nsid w:val="2934EE1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiane-gillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-9527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/XDFM-4Z41" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03915814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiane-gillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-9527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/XDFM-4Z41" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03915814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>