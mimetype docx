--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -132,461 +132,578 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’innovation dans l’industrie pour penser la formation en école d’ingénieur</w:t>
+                <w:t xml:space="preserve">Licence-master-doctorate reform and professionalization in Algeria: between global ambitions and local features a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Coadour</w:t>
+                <w:t xml:space="preserve">Nesrine Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Higher Education, Skills and Work-Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HESWBL-09-2025-0405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303248v1</w:t>
+                <w:t xml:space="preserve">hal-05589735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing engineering students for the challenges of the SDGs: what competences are required?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l’innovation dans l’industrie pour penser la formation en école d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una Beagon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.128-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621970v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the integration of the SDGs in engineering program curricula as seen through the prism of the perceptions of engineering students ans educators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Preparing engineering students for the challenges of the SDGs: what competences are required?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Bowe</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riitta Lehtinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2022.2033955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716411v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insights into the integration of the SDGs in engineering program curricula as seen through the prism of the perceptions of engineering students ans educators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donner collectivement du sens à l'avenir touristique d'un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1/2014 (n°10), p. 23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -596,494 +713,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des valeurs culturelles : le cas du secteur du tourisme en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghewy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mickael Dupré, Virginie Moisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH interculturelle et résilience : les enseignements des territoires insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2024, 978-2-311-41418-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques managériales au cœur de la gestion de crise : la crise sanitaire dans le tourisme en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mickael Dupré, Virginie Moisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH interculturelle et résilience : les enseignements des territoires insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2024, 978-2-311-41418-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation dans les entreprises : mutations et impacts sur nos modèles de formation des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Lemaître (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des ingénieurs à l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 53-73, 2018, 978-1-78405-411-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation within Companies: Changes and Impacts on Our Student Engineer Training Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Lemaître. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training Engineers for Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley; ISTE Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-61, 2018, 978-1-119-56336-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119563938.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des risques managériaux et perspectives de la modélisation pour une approche créative et énactive de leur gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, coll. Action et Savoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation des activités managériales au défi de la formation - Analyse d'un serious game</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 145-169, 2015, 978-2-343-06389-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1093,1903 +1210,1903 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Young Talent: Understanding Industrial Recruitment Practices for Hiring Engineering Degree Apprenticeship Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Conference of the European Society for Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Dublin, Sep 2023, Dublin (IR), Ireland. pp.693-702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21427/XDFM-4Z41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers de la résilience organisationnelle : cas de la crise sanitaire vécue par le secteur du tourisme polynésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès de l’AGRH (Association francophone de Gestion des Ressources Humaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des IAE, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des ODD dans les programmes de formation des ingénieurs : perceptions croisées des enseignants et des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océanisation des cadres : Stuctures et cultures : une inadéquation fonctionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghewy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGRH « Enjeux de société et GRH insulaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, PUNAAUIA, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations with responsibility confronted with cultural differences in personal values : the case of the executives in the tourism sector in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghewy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th INTERNATIONAL RESEARCH CONFERENCE IN SERVICE MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers à responsabilité confrontés aux différences culturelles de valeurs personnelles : le cas de l'océanisation des cadres dans le secteur du tourisme en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghewy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Londe Conference, 17th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future engineers’ needed competencies for achieving the SDGs: the gap between academic and industry requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sustainable Development and the SDGs: Revealing Engineering Academics, Students and Employer Viewpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riitta Lehtinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SEFI 2021 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469255v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the integration of the SDGs in engineering program curricula as seen through the prism of the perceptions of engineering students and educators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Future engineers’ needed competencies for achieving the SDGs: the gap between academic and industry requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Bowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INGENIUM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469052v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Development and the SDGs: Revealing Engineering Academics, Students and Employer Viewpoints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the integration of the SDGs in engineering program curricula as seen through the prism of the perceptions of engineering students and educators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2021 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">INGENIUM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469154v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development Competencies for Achieving the SDGs: Engineering Students and Industry Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Bowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFI 2020 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Enschede (on line), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise, une invitation à explorer des modes de coopération pour partager des pratiques d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur. QPES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Entrepreneurship Education for Engineering Students: A Paradigm Shift Towards a Socio-Technical Approach to Innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Social entrepreneurship education for engineering students : a paradigm shift toward a socio-technical approach to innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of Educational Innovation in Economics and Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">24th EDiNEB Conference 2017. Contributions from Business and Economics Education to Social Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educational Innovation in Economics and Business Association, May 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765037v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social entrepreneurship education for engineering students : a paradigm shift toward a socio-technical approach to innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Social Entrepreneurship Education for Engineering Students: A Paradigm Shift Towards a Socio-Technical Approach to Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EDiNEB Conference 2017. Contributions from Business and Economics Education to Social Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educational Innovation in Economics and Business Association, May 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">24th Annual Conference of Educational Innovation in Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557774v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptation of the educational practice to the new forms of Business and Enterprise innovation: A case study of the maritime industry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDHEC Business School, Jun 2016, Nice, France. pp. 119-127</w:t>
+              <w:t xml:space="preserve">EISTA 2016. 14th International Conference on Education and Information Systems, Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340276v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the educational practice to the new forms of Business and Enterprise innovation: A case study of the maritime industry in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EISTA 2016. 14th International Conference on Education and Information Systems, Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDHEC Business School, Jun 2016, Nice, France. pp. 119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342648v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Perspectives de modélisation des processus d'interaction dans le cadre d'un serious game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Biennale, Conservatoire national des arts et métiers, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238867v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de modélisation des processus d'interaction dans le cadre d'un serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Biennale, Conservatoire national des arts et métiers, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337474v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de modélisation des processus d'interaction dans le cadre d'un serious game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170960v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise, un processus enraciné dans trois déséquilibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes Complexes d'Information et Gestion des Risques pour l'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2999,111 +3116,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des ODD dans les programmes de formation des ingénieurs : perceptions croisées des enseignants et des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3113,572 +3230,572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectual Output 1 (IO1): SKILLSFOCUS 2030: A Model of Skills and Attributes needed for Engineers to achieve the SDGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una Beagon</w:t>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Bowe</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] TU Dublin; ENSTA Bretagne; Aalborg University; Helsinki Metropolia University of Applied Sciences. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus groups report - France (as part of Activity 1: Task 2 of the A-STEP 2030 project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Engineering Skills Requirements for Sustainable Development and Achieving the SDG's - Outcomes of focus groups held in Ireland, France, Denmark and Finland as part of A-Step 2030 Project, Activity 1: Task 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne; Dublin Technological University. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02300730v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Skills Requirements for Sustainable Development and Achieving the SDG's - Outcomes of focus groups held in Ireland, France, Denmark and Finland as part of A-Step 2030 Project, Activity 1: Task 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus groups report - France (as part of Activity 1: Task 2 of the A-STEP 2030 project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una Beagon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne; Dublin Technological University. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04017657v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur des organisations dédiées à l’innovation technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Csizmadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENSTA Bretagne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des ingénieurs au défi des nouvelles formes de conception et d’organisation de l’innovation dans les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Droff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENSTA Bretagne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3746,51 +3863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2934EE1B"/>
+    <w:nsid w:val="9226BE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3977,51 +4094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiane-gillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-9527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/XDFM-4Z41" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03915814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiane-gillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-9527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05589735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HESWBL-09-2025-0405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/XDFM-4Z41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03915814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>