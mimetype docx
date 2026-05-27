--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1322,286 +1322,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers de la résilience organisationnelle : cas de la crise sanitaire vécue par le secteur du tourisme polynésien</w:t>
+                <w:t xml:space="preserve">La place des ODD dans les programmes de formation des ingénieurs : perceptions croisées des enseignants et des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dupré</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de l’AGRH (Association francophone de Gestion des Ressources Humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des IAE, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717939v1</w:t>
+                <w:t xml:space="preserve">hal-03716459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des ODD dans les programmes de formation des ingénieurs : perceptions croisées des enseignants et des élèves ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Océanisation des cadres : Stuctures et cultures : une inadéquation fonctionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ghewy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Colloque AGRH « Enjeux de société et GRH insulaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, PUNAAUIA, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716459v1</w:t>
+                <w:t xml:space="preserve">hal-03874391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océanisation des cadres : Stuctures et cultures : une inadéquation fonctionnelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les leviers de la résilience organisationnelle : cas de la crise sanitaire vécue par le secteur du tourisme polynésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AGRH « Enjeux de société et GRH insulaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, PUNAAUIA, Polynésie française</w:t>
+              <w:t xml:space="preserve">33ème Congrès de l’AGRH (Association francophone de Gestion des Ressources Humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des IAE, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874391v1</w:t>
+                <w:t xml:space="preserve">hal-03717939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations with responsibility confronted with cultural differences in personal values : the case of the executives in the tourism sector in French Polynesia</w:t>
               </w:r>
@@ -2492,217 +2492,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the educational practice to the new forms of Business and Enterprise innovation: A case study of the maritime industry in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EISTA 2016. 14th International Conference on Education and Information Systems, Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDHEC Business School, Jun 2016, Nice, France. pp. 119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342648v1</w:t>
+                <w:t xml:space="preserve">hal-01340276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the educational practice to the new forms of Business and Enterprise innovation: A case study of the maritime industry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDHEC Business School, Jun 2016, Nice, France. pp. 119-127</w:t>
+              <w:t xml:space="preserve">EISTA 2016. 14th International Conference on Education and Information Systems, Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340276v1</w:t>
+                <w:t xml:space="preserve">hal-01342648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de modélisation des processus d'interaction dans le cadre d'un serious game</w:t>
               </w:r>
@@ -3863,51 +3863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9226BE97"/>
+    <w:nsid w:val="151564B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4094,51 +4094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiane-gillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-9527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05589735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HESWBL-09-2025-0405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/XDFM-4Z41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03915814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiane-gillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-9527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05589735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HESWBL-09-2025-0405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04678754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/XDFM-4Z41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03915814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>