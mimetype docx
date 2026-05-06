--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of coastline change using Sentinel-2A and Landsat 8 data, a case study of Cam Pha city - Quang Ninh province</w:t>
+                <w:t xml:space="preserve">Prioritizing the provision of urban ecosystem services in deprived areas, a question of environmental justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Thi Loi</w:t>
+                <w:t xml:space="preserve">Wissal Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Vu Khac</w:t>
+                <w:t xml:space="preserve">Slaheddine Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao Ngoc Hung</w:t>
+                <w:t xml:space="preserve">Jacques Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thanh Dong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dinh Xuan Vinh</w:t>
+                <w:t xml:space="preserve">Emmanuel Léo Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Earth Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/2615-9783/16066⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.1035-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-020-01438-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792771v1</w:t>
+                <w:t xml:space="preserve">hal-03030612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritizing the provision of urban ecosystem services in deprived areas, a question of environmental justice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of coastline change using Sentinel-2A and Landsat 8 data, a case study of Cam Pha city - Quang Ninh province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Thi Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Selmi</w:t>
+                <w:t xml:space="preserve">Dang Vu Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slaheddine Selmi</w:t>
+                <w:t xml:space="preserve">Dao Ngoc Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Teller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Nguyen Thanh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Léo Riviere</w:t>
+                <w:t xml:space="preserve">Dinh Xuan Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (5), pp.1035-1046. </w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Earth Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (3), pp.249-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-020-01438-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15625/2615-9783/16066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030612v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land subsidence induced by underground coal mining at Quang Ninh, Vietnam: persistent scatterer interferometric synthetic aperture radar observation using Sentinel-1 data</w:t>
               </w:r>
@@ -1129,416 +1129,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamsters in the city: A study on the behaviour of a population of common hamsters (Cricetus cricetus) in urban environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DES DÉBUTS DE LA HAUTE RÉSOLUTION SPATIALE … À LA RÉVOLUTION NUMÉRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225347⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.5745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915072v1</w:t>
+                <w:t xml:space="preserve">hal-02915070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES DÉBUTS DE LA HAUTE RÉSOLUTION SPATIALE … À LA RÉVOLUTION NUMÉRIQUE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partial Linear NMF-Based Unmixing Methods for Detection and Area Estimation of Photovoltaic Panels in Urban Hyperspectral Remote Sensing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/0770-7576.5745⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11182164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915070v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Linear NMF-Based Unmixing Methods for Detection and Area Estimation of Photovoltaic Panels in Urban Hyperspectral Remote Sensing Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hamsters in the city: A study on the behaviour of a population of common hamsters (Cricetus cricetus) in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
+                <w:t xml:space="preserve">Nancy Rebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t>
+                <w:t xml:space="preserve">Camille Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Deville</w:t>
+                <w:t xml:space="preserve">Lauréline Guinnefollau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khelifa Djerriri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Matthieu Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.2164. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0225347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11182164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296954v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of artificial light at night on the foraging behaviour of the European Hamster: consequences for the introduction of this species in suburban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Guinnefollau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,1035 +1592,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Associations of Walking and Cycling with Body Weight, Body Fat and Fat Distribution - the ACTI-Cités Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inertia-Constrained Pixel-by-Pixel Nonnegative Matrix Factorisation: A Hyperspectral Unmixing Method Dealing with Intra-Class Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Charlotte Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Galan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000488532⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.1706-1 - 1706-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10111706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888035v1</w:t>
+                <w:t xml:space="preserve">hal-02100030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertia-Constrained Pixel-by-Pixel Nonnegative Matrix Factorisation: A Hyperspectral Unmixing Method Dealing with Intra-Class Variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Associations of Walking and Cycling with Body Weight, Body Fat and Fat Distribution - the ACTI-Cités Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Revel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Deville</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Achard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (11), pp.1706-1 - 1706-25. </w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.221 - 231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10111706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000488532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100030v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des services écosystémiques urbains : de la rhétorique à la pratique. L'apport de l'approche par habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissal Selmi</w:t>
+                <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1050495ar⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0168986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887854v1</w:t>
+                <w:t xml:space="preserve">hal-01465829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Mobility and Environment: A Pilot Qualitative Study for the Design of a New Questionnaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Ambipolar spin diffusion in p-type GaAs: A case where spin diffuses more than charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Filipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.095703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4985831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465829v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar spin diffusion in p-type GaAs: A case where spin diffuses more than charge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les services écosystémiques urbains, vers une multifonctionnalité des espaces verts publics : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985831⟩</w:t>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les espaces verts urbains : éclairages sur les services écosystémiques culturels, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1050485ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345440v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques urbains, vers une multifonctionnalité des espaces verts publics : revue de littérature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wissal Selmi</w:t>
+                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1050485ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659398v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arveiler</w:t>
+                <w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.9069730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/9069730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547785v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual, Social, and Environmental Correlates of Active Transportation Patterns in French Women</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des services écosystémiques urbains : de la rhétorique à la pratique. L'apport de l'approche par habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.9069730. </w:t>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/9069730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1050495ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556508v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques urbains, vers une multifonctionnalité des espaces verts publics : revue de littérature</w:t>
               </w:r>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lotfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmi Wissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2825,783 +2825,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution removal by trees in public green spaces in Strasbourg city, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Mehdi</w:t>
+                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2016.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.500-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888053v1</w:t>
+                <w:t xml:space="preserve">hal-01606697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Model to Exploit Urban Regulation Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijgi5020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Urban Ecology toward a Science of Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Mcphearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timon Mcphearson</w:t>
+                <w:t xml:space="preserve">Steward Pickett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steward Pickett</w:t>
+                <w:t xml:space="preserve">Nancy Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Grimm</w:t>
+                <w:t xml:space="preserve">Jari Niemelä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (3), pp.198 - 212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biosci/biw002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built environment in local relation with walking: Why here and not there?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+                <w:t xml:space="preserve">Air pollution removal by trees in public green spaces in Strasbourg city, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.192 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2016.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606697v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and actors : application of the graphs method on actors of the Alsace region</w:t>
+                <w:t xml:space="preserve">Assessment of sedentary behaviors and transport-related activities by questionnaire: a validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Buessler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Keitly Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27460⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-3412-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273741v1</w:t>
+                <w:t xml:space="preserve">hal-01365279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sedentary behaviors and transport-related activities by questionnaire: a validation study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and actors : application of the graphs method on actors of the Alsace region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dugas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Buessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.753. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-3412-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365279v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive study of sedentary behaviours in 35,444 French working adults: cross-sectional findings from the ACTI-Cités study</w:t>
               </w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Saidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités actives et santé : apports et limites d’un protocole de mesure de la marche et du vélo combinant des capteurs de mouvements (GPS et accéléromètres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,103 +3933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.12. </w:t>
@@ -4080,77 +4080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4195,291 +4195,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-Related Air Pollution and the Onset of Myocardial Infarction: Disclosing Benzene as a Trigger? A Small-Area Case-Crossover Study</w:t>
+                <w:t xml:space="preserve">Towards a rapid automatic detection of building damage using remote sensing for disaster management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bard</w:t>
+                <w:t xml:space="preserve">Thi-Thanh-Hiên Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Philippe Apparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Schillinger</w:t>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fermanian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100307. </w:t>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1), pp.53 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/DPM-12-2012-0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888472v1</w:t>
+                <w:t xml:space="preserve">hal-01888497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a rapid automatic detection of building damage using remote sensing for disaster management</w:t>
+                <w:t xml:space="preserve">Traffic-Related Air Pollution and the Onset of Myocardial Infarction: Disclosing Benzene as a Trigger? A Small-Area Case-Crossover Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Thanh-Hiên Pham</w:t>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Apparicio</w:t>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Charles Schillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mathon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (1), pp.53 - 66. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/DPM-12-2012-0148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888497v1</w:t>
+                <w:t xml:space="preserve">hal-01888472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t>
               </w:r>
@@ -4638,64 +4638,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31, pp.164 - 172. </w:t>
@@ -4739,692 +4739,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Fezeu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (9), pp.e106850. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367444v1</w:t>
+                <w:t xml:space="preserve">inserm-00955979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
+                <w:t xml:space="preserve">Exploring trade-offs between air pollutants through an Integrated Assessment Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Chaix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Claudio Carnevale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+                <w:t xml:space="preserve">Giovanna Finzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Anna Pederzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialuisa Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-20⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 481, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00955979v1</w:t>
+                <w:t xml:space="preserve">hal-01888469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring trade-offs between air pollutants through an Integrated Assessment Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Finzi</w:t>
+                <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pederzoli</w:t>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Turrini</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marialuisa Volta</w:t>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 481, pp.7-16. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e106850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888469v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of synthetic homogeneous neighborhoods using zone design algorithms to explore relationships between asthma and deprivation in Strasbourg, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la multifonctionnalité des espaces végétalisés urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive E. Sabel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Lofti Mehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.xx-xx. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00763240v1</w:t>
+                <w:t xml:space="preserve">halshs-00838433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la multifonctionnalité des espaces végétalisés urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissal Selmi</w:t>
+                <w:t xml:space="preserve">Creation of synthetic homogeneous neighborhoods using zone design algorithms to explore relationships between asthma and deprivation in Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive E. Sabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lofti Mehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.xx-xx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00838433v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00763240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,51 +5432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon N. Zenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.e32908. </w:t>
@@ -5514,77 +5514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la place du végétal dans la ville, de l’espace vert a la trame verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmi Wissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5631,90 +5631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying built environmental patterns using cluster analysis and GIS: Relationships with walking, cycling and body mass index in french adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5759,956 +5759,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00731482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617216v1</w:t>
+                <w:t xml:space="preserve">hal-01393174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645810v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (6), pp.902 - 910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262997v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring rectangularity using GR-signature. Advances in pattern recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naouai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6718, pp.136-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393174v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00624753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the influence of different street vegetation on traffic-induced particle dispersion using microscale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annett Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (1), pp.91-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring rectangularity using GR-signature. Advances in pattern recognition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00624753v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262964v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use in Tonkean macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6759,90 +6759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PAISARC+ : pollution atmosphérique, inégalités sociales, asthme, risque cardiaque. Influence du contexte de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.207-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6915,91 +6915,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.120--129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393175v1</w:t>
@@ -7023,51 +7023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use in semi-free ranging Tonkean macaques Macaca tonkeana depends on environmental conditions: A geographical information system approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,64 +7153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7273,103 +7273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the food environment using geographical information systems: a methodological review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (11), pp.1773-85. </w:t>
@@ -7407,90 +7407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leisure-time physical activity and sedentary behavior clusters and their associations with overweight in middle-aged French adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7535,528 +7535,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00546401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to building identification from very high spatial-resolution images</w:t>
+                <w:t xml:space="preserve">Les images satellites Spot multi-dates et la métrique spatiale dans l'étude du changement urbain et suburbain - Le cas de la basse vallée de la Bruche (Bas-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lhomme</w:t>
+                <w:t xml:space="preserve">Dong Binh Tran Ti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Chen He</w:t>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.21995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556661v1</w:t>
+                <w:t xml:space="preserve">hal-00520043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images satellites Spot multi-dates et la métrique spatiale dans l'étude du changement urbain et suburbain - Le cas de la basse vallée de la Bruche (Bas-Rhin, France)</w:t>
+                <w:t xml:space="preserve">A new approach to building identification from very high spatial-resolution images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Binh Tran Ti</w:t>
+                <w:t xml:space="preserve">Stéphane Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+                <w:t xml:space="preserve">Dong-Chen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.1341-1354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520043v1</w:t>
+                <w:t xml:space="preserve">halshs-00556661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping</w:t>
+                <w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Beaulant</w:t>
+                <w:t xml:space="preserve">Koen de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Perron</w:t>
+                <w:t xml:space="preserve">Filip Lefebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Stephan Adiaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+                <w:t xml:space="preserve">Ute Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Beckroege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464795v1</w:t>
+                <w:t xml:space="preserve">halshs-00564105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t>
+                <w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen de Ridder</w:t>
+                <w:t xml:space="preserve">Anne-Lise Beaulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Lefebre</w:t>
+                <w:t xml:space="preserve">Gilles Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Adiaensen</w:t>
+                <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Arnold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Beckroege</w:t>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (5), pp.599-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564105v1</w:t>
+                <w:t xml:space="preserve">hal-00464795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the reference state / Part II: Development and evaluation of an urban growth scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'extraction du bâti à partir d'images satellitaires THRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8797,51 +8797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Adamec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9224,51 +9224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9908,51 +9908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t>
@@ -10443,51 +10443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Onera-DLR Aerospace Symposium (ODAS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Oberpfaffenhofen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10512,90 +10512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques offerts par les espaces verts publics en ville. Vers une prise en compte des EVP comme équipement urbain multifonctionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Selmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Services écosystémiques : Apports et pertinence dans les milieux urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10620,64 +10620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs dans la ville: diversité et potentialités pour la biodiversité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10860,299 +10860,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French EO high spatial resolution hyperspectral dual mission - an update</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Simuler les évolutions urbaines à l'aide de données géographiques urbaines 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber Christiane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGEO (Spatial Analysis and Geomatics ) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Liège, Belgique. pp.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.159-180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801836v1</w:t>
+                <w:t xml:space="preserve">halshs-00776240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les évolutions urbaines à l'aide de données géographiques urbaines 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+                <w:t xml:space="preserve">The French EO high spatial resolution hyperspectral dual mission - an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mustière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodolphe Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO (Spatial Analysis and Geomatics ) 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00776240v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses comparatives des acteurs de la scène énergétique en France et en Allemagne – Les cas alsacien et palatinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Buessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11210,377 +11210,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système urbain : une réduction nécessaire</w:t>
+                <w:t xml:space="preserve">Subsidence hazard at Hanoi city center, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber Christiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac V. Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels modèles de ville pour le 21e siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32e Congrès international de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00790754v1</w:t>
+                <w:t xml:space="preserve">halshs-00790807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the impact of 3D data geometric modelling on spatial analysis illustration with Skyview factor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem services provided by urban vegetation: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber Christiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Mehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usage, Usability and Utility of 3D City Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Urban Environment Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/3u3d/201202001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00776285v1</w:t>
+                <w:t xml:space="preserve">halshs-00790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence hazard at Hanoi city center, Vietnam</w:t>
+                <w:t xml:space="preserve">Système urbain : une réduction nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber Christiane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khac V. Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Congrès international de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Quels modèles de ville pour le 21e siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00790807v1</w:t>
+                <w:t xml:space="preserve">halshs-00790754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services provided by urban vegetation: A literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the impact of 3D data geometric modelling on spatial analysis illustration with Skyview factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber Christiane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lofti Mehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Urban Environment Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Usage, Usability and Utility of 3D City Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201202001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00790784v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the impact of 3D data geometric modeling on spatial analysis Illustration with Skyview factor</w:t>
               </w:r>
@@ -11791,51 +11791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11985,51 +11985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of a GIS platform to simulate urban densification based on the analysis of topographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12106,90 +12106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux capteurs THRS pour la détection des dégâts causés par le séisme de Port-au-Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thanh-Hiên Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Apparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber Christiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79e Congrès de l'ACFAS, Télédétection urbaine : Nouvelles applications avec l'imagerie à très haute résolution spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12227,51 +12227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for road extraction from High Remotely Sensed Images using the quaternionic wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroua Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12322,64 +12322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical techniques may help exploring the relationships between environmental exposure, social and economical neighbourhood characteristics and short-term health outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12411,571 +12411,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPXIM HYPer Spectal IMagerie à haute résolution et grand champ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban road extraction from high-resolution optical satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naouai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Atef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Besoins Mission thématique "urbain" Point Clé 1 phase 0 de l'instrument HYPXIM au CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Recognition ICIAR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Povoa de Varzim, Portugal. pp.420-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00569215v1</w:t>
+                <w:t xml:space="preserve">halshs-00569236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche pour caractériser le contexte de vie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+                <w:t xml:space="preserve">Information content and accuracy assessment of built up maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber Christiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tenerelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès des ORS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Validation of geo-information products for crisis management (workshop Valgeo JRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Ispra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00569188v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban road extraction from high-resolution optical satellite images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamouda Atef</w:t>
+                <w:t xml:space="preserve">A novel approach for characterizing neighbourhood deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Recognition ICIAR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Povoa de Varzim, Portugal. pp.420-432</w:t>
+              <w:t xml:space="preserve">Colloque ISES-ISEE: Joint conference of International Society of Exposure Science &amp; International Society for Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00569236v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information content and accuracy assessment of built up maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weber Christiane</w:t>
+                <w:t xml:space="preserve">Nouvelle approche pour caractériser le contexte de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Ehrlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Tenerelli</w:t>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Validation of geo-information products for crisis management (workshop Valgeo JRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Ispra, Italy</w:t>
+              <w:t xml:space="preserve">12ème Congrès des ORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00587787v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for characterizing neighbourhood deprivation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HYPXIM HYPer Spectal IMagerie à haute résolution et grand champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ISES-ISEE: Joint conference of International Society of Exposure Science &amp; International Society for Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Besoins Mission thématique "urbain" Point Clé 1 phase 0 de l'instrument HYPXIM au CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00569178v1</w:t>
+                <w:t xml:space="preserve">halshs-00569215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAISARC (+) : Pollution atmosphérique, Inégalités Sociale, Asthme, Risque Cardiaque : contexte de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du département Santé, Environnement, Travail de l'EHESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13000,64 +13000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAISARC (+) : Pollution atmosphérique, Inégalités Sociale, Asthme, Risque Cardiaque : contexte de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13089,122 +13089,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00569151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de route dans une image à très haute résolution spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naouai</w:t>
+                <w:t xml:space="preserve">Méthode de typologie de l'espace adaptée à l'étude environnementale des phénomènes épidémiologiques relatifs à l'obésité et au sur-poids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamouda</w:t>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information - Méthode et Application (TAIMA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00570218v1</w:t>
+                <w:t xml:space="preserve">halshs-00565755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial consistency indicators for validating thematic maps</w:t>
               </w:r>
@@ -13292,614 +13305,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00570217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de typologie de l'espace adaptée à l'étude environnementale des phénomènes épidémiologiques relatifs à l'obésité et au sur-poids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">9èmes Rencontres Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565755v1</w:t>
+                <w:t xml:space="preserve">halshs-00556616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAISARC (+) Project: Atmospheric Pollution, Social Inequalities, Asthma and Cardiac Risk: Influence of Neighbourhood Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelegris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Besançon, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">ISEE: International Society for Environmental Epidemiology, du 25 au 29 Août 2009 à Dublin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556616v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAISARC (+) Project: Atmospheric Pollution, Social Inequalities, Asthma and Cardiac Risk: Influence of Neighbourhood Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Extraction de route dans une image à très haute résolution spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naouai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelegris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+                <w:t xml:space="preserve">A. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE: International Society for Environmental Epidemiology, du 25 au 29 Août 2009 à Dublin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information - Méthode et Application (TAIMA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00569115v1</w:t>
+                <w:t xml:space="preserve">halshs-00570218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PAISARC (+) : Pollution atmosphérique, Inégalités Sociales, Asthme, Risque Cardiaque : contexte de vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Detection of road in a high resolution image using a multicriteria directional operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naouai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelegris</w:t>
+                <w:t xml:space="preserve">A. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSSET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">IADIS Computer Graphics, Visualization, Computer Vision and Image Processing (CGVCVIP) 2009 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00569097v1</w:t>
+                <w:t xml:space="preserve">halshs-00570219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of road in a high resolution image using a multicriteria directional operator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hamouda</w:t>
+                <w:t xml:space="preserve">Projet PAISARC (+) : Pollution atmosphérique, Inégalités Sociales, Asthme, Risque Cardiaque : contexte de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelegris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS Computer Graphics, Visualization, Computer Vision and Image Processing (CGVCVIP) 2009 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">AFSSET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00570219v1</w:t>
+                <w:t xml:space="preserve">halshs-00569097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic road extraction from high-resolution images applied over urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naouai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13931,424 +13931,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00570222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une base de données temporelles urbaines : évolution des tissus urbains de Strasbourg</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global approach to the analysis of settlements. Do we need a new paradigm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Observation de la Terre et Information Géographique JIGOT 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">JRC 2008 Opportunities for Earth Observation Slum Identification and Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00628472v1</w:t>
+                <w:t xml:space="preserve">halshs-00570249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des effets dominos suite à un séisme. Application à l'agglomération de Mulhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Besançon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach to the analysis of settlements. Do we need a new paradigm?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes pluridisciplinaires de la qualité de l'air en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRC 2008 Opportunities for Earth Observation Slum Identification and Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">Une nouvelle ère pour notre air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00570249v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes pluridisciplinaires de la qualité de l'air en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution d'une base de données temporelles urbaines : évolution des tissus urbains de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Glatron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une nouvelle ère pour notre air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Journées Observation de la Terre et Information Géographique JIGOT 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00628375v1</w:t>
+                <w:t xml:space="preserve">halshs-00628472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondation en espace péri-urbain : convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la basse-Bruche (Alsace)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Glatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14410,1002 +14410,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00570244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structurations existantes de la communauté de recherche en télédétection urbaine, SFPT, AUF, SIGMA-CASSINI, TUE/PNTS, programmes expérimentaux de validation</w:t>
+                <w:t xml:space="preserve">New sensors, new pratices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNTS, Très haute résolution spatiale en télédétection Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nantes, France. 2 p. + 30 pl</w:t>
+              <w:t xml:space="preserve">Jeodezi ve</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fotogrametri Mühendisliği</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Bölümü, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819145v1</w:t>
+                <w:t xml:space="preserve">halshs-00201846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images hyperspectrales et caractérisation de la végétation en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Complexité et modification paradigmatique - la très haute résolution spatiale ... une (r)évolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annett Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNTS « Hyperspectral »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">Atelier PNTS sur la Très Haute Résolution Spatiale en Télédétection Urbaine - Caractérisation des matériaux et des sols, signatures spectrales, classification et identification.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00570390v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00570377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of different land use development scenarios in terms of traffic flows and associated air quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-scale simulations of vegetation influence on traffic induced particle dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Wania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27TH NATO/CCMS International Technical Meeting on Air Pollution Modelling and its Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Banff (Alberta), Canada. pp.77-87</w:t>
+              <w:t xml:space="preserve">2ND CONFERENCE OF THE COMPETENCE NETWORK URBAN ECOLOGY CONTUREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Salzburg, Austria. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556948v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00570325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral imagery and urban green observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annett Wania</w:t>
+                <w:t xml:space="preserve">Urban ontology for semantic intergretation of muti-source images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium of Remote Sensing of Urban Areas, Urban Remote Sensing Joint Event 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">2nd workshops CostAction C21 - Ontologies for urban development: conceptual models for practitionaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Turin, Italie. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201927v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité et modification paradigmatique - la très haute résolution spatiale ... une (r)évolution ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Ontology for Semantic Interpretation of Multi-Source Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Dong Binh Tran</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNTS sur la Très Haute Résolution Spatiale en Télédétection Urbaine - Caractérisation des matériaux et des sols, signatures spectrales, classification et identification.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop Ontologies for urban development: conceptual models for practitioners (Urban Ontologies 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00570377v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sensors, new pratices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of different land use development scenarios in terms of traffic flows and associated air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Lefebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke J. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Int Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeodezi ve</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Bölümü, Turkey</w:t>
+              <w:t xml:space="preserve">27TH NATO/CCMS International Technical Meeting on Air Pollution Modelling and its Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Banff (Alberta), Canada. pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201846v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Ontology for Semantic Interpretation of Multi-Source Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Sheeren</w:t>
+                <w:t xml:space="preserve">Hyperspectral imagery and urban green observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Ontologies for urban development: conceptual models for practitioners (Urban Ontologies 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turin, Italy</w:t>
+              <w:t xml:space="preserve">6th International Symposium of Remote Sensing of Urban Areas, Urban Remote Sensing Joint Event 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463173v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-scale simulations of vegetation influence on traffic induced particle dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Images hyperspectrales et caractérisation de la végétation en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annett Wania</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Bruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ND CONFERENCE OF THE COMPETENCE NETWORK URBAN ECOLOGY CONTUREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Salzburg, Austria. pp.81-92</w:t>
+              <w:t xml:space="preserve">Atelier PNTS « Hyperspectral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00570325v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00570390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban ontology for semantic intergretation of muti-source images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Puissant</w:t>
+                <w:t xml:space="preserve">Les structurations existantes de la communauté de recherche en télédétection urbaine, SFPT, AUF, SIGMA-CASSINI, TUE/PNTS, programmes expérimentaux de validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sheeren</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshops CostAction C21 - Ontologies for urban development: conceptual models for practitionaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Turin, Italie. 17 p</w:t>
+              <w:t xml:space="preserve">Atelier PNTS, Très haute résolution spatiale en télédétection Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France. 2 p. + 30 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626971v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-risks study in the urban area of Mulhouse (East of France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15541,51 +15541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral imagery and urban green observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annett Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15708,225 +15708,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-risks study in the urban area of Mulhouse (East of France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Granet</w:t>
+                <w:t xml:space="preserve">Micro-scale simulations of vegetation influence on traffic induced particle dispers Internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Wania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Meeting 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Seminar Stadtökologie Qualität der Stadtlandschaft -</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indikatoren, Planung und Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00570262v1</w:t>
+                <w:t xml:space="preserve">halshs-00202047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-scale simulations of vegetation influence on traffic induced particle dispers Internationales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Bruse</w:t>
+                <w:t xml:space="preserve">Multi-risks study in the urban area of Mulhouse (East of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Stadtökologie Qualität der Stadtlandschaft -</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Meeting 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00202047v1</w:t>
+                <w:t xml:space="preserve">halshs-00570262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique urbaine ... l'occupation du sol comme témoin spatial</w:t>
               </w:r>
@@ -16044,1214 +16044,1214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00570302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Quality, from observation to applied studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion and texture-direction analyses for urban studies in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Bruse</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE International Symposium</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Las Palmas, Spain. 12 p</w:t>
+              <w:t xml:space="preserve">EARSel Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00201930v1</w:t>
+                <w:t xml:space="preserve">halshs-00559366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion and texture analysis for urban studies in Vietnam, the case of Da Nang city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of EARSeL Special Interest Group on Urban Remote Sensing – Challenges and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion and texture-direction analyses for urban studies in Vietnam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air Quality, from observation to applied studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Wania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSel Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">SPIE International Symposium</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Las Palmas, Spain. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00559366v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of morphological indexes and fractal dimensions to radio propagation models in urban environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Beaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turck Christine Weber Christiane Badariotti Dominique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Do Un</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleinpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP'2005, Fourth International Conference on Physics in Signal and Image Processing. Institut National Polytechnique et CNES, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, 8 p</w:t>
+              <w:t xml:space="preserve">the 3rd International Symposium on Air quality Management at Urban, Régional and Global cales &amp; 14th IUAPPA Regional Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Istanbul, Turkey. pp.P. 1213-1222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007296v1</w:t>
+                <w:t xml:space="preserve">hal-00102204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution analysis for air pollution mapping over a city - Typical fields methods.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing large scale erosion susceptibility by combining remote sensing data and fuzzy logic modelling. Application to the Syros Island, Cycladic Archipelagos, Greece.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Urban Air Quality (UAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">EARSEL, Porto, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068137v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing large scale erosion susceptibility by combining remote sensing data and fuzzy logic modelling. Application to the Syros Island, Cycladic Archipelagos, Greece.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractal analysis application – The diachronic evolution of the urban morphology in Da Nang city, Vietnam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Lobry</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSEL, Porto, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, Tomar (Portugal), 9-13 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007419v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air pollution in urban area/Individual's perception of air quality during its displacements in one day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kleinpeter</w:t>
+                <w:t xml:space="preserve">Azadeh Kalhori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 3rd International Symposium on Air quality Management at Urban, Régional and Global cales &amp; 14th IUAPPA Regional Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Istanbul, Turkey. pp.P. 1213-1222</w:t>
+              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, 9-13 septembre 2005, Tomar (Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102204v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal analysis application – The diachronic evolution of the urban morphology in Da Nang city, Vietnam.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+                <w:t xml:space="preserve">A geographical tool for personnal exposure assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Beaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, Tomar (Portugal), 9-13 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, 12 p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Urban Air Quality, Valencia, 29-31 march 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007383v1</w:t>
+                <w:t xml:space="preserve">halshs-00007364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution in urban area/Individual's perception of air quality during its displacements in one day</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azadeh Kalhori</w:t>
+                <w:t xml:space="preserve">Site effects determination using two different methods - the case of the city of Mulhouse (NE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, 9-13 septembre 2005, Tomar (Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, 13 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007374v1</w:t>
+                <w:t xml:space="preserve">halshs-00007281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geographical tool for personnal exposure assessment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Multiresolution analysis for air pollution mapping over a city - Typical fields methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Urban Air Quality, Valencia, 29-31 march 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005</w:t>
+              <w:t xml:space="preserve">5th International Conference on Urban Air Quality (UAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007364v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site effects determination using two different methods - the case of the city of Mulhouse (NE France).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">The contribution of morphological indexes and fractal dimensions to radio propagation models in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turck Christine Weber Christiane Badariotti Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. 19 p</w:t>
+              <w:t xml:space="preserve">PSIP'2005, Fourth International Conference on Physics in Signal and Image Processing. Institut National Polytechnique et CNES, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007281v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological indexes and fractal dimensions : a new type of geographical data for environmental classification</w:t>
               </w:r>
@@ -17319,51 +17319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air en milieu urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Glatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Hirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17470,64 +17470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site effects determination using two different methods – the case of the city of Mulhouse (NE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17565,77 +17565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des sous-ensembles flous et étude des risques en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO'05, Avignon, 20-23 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17660,103 +17660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geographical tool for personal exposure assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference CUPUM 05 (Computer in Urban Planning and Urban Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17781,103 +17781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geographical tool for personal exposure assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on urban Air Quality (UAQ).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18027,77 +18027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multirisque : le cas de Mulhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Module de l'Ecole Doctorale des Sciences de la Terre, de l'Univers et de l'Environnement de Strasbourg « Aléas et Risques naturels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18135,51 +18135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18230,64 +18230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques sismiques et technologiques, application à l'agglomération de Mulhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18319,851 +18319,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air pollution mapping : relationship between satellite- made observations and air quality parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd GRSS//ISPRS Joint workshop on "Data fusion and remote sensing over urban areas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 - p.206-210</w:t>
+              <w:t xml:space="preserve">12th symposium “Transport and Air Pollution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Avignon, France. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530587v1</w:t>
+                <w:t xml:space="preserve">hal-00466452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution mapping : relationship between satellite- made observations and air quality parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th symposium “Transport and Air Pollution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Avignon, France. pp.105-112</w:t>
+              <w:t xml:space="preserve">2nd GRSS//ISPRS Joint workshop on "Data fusion and remote sensing over urban areas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 - p.206-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466452v1</w:t>
+                <w:t xml:space="preserve">hal-00530587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic microzonation for the estimation of site effects in an urban area. The case study of the city of Mulhouse (NE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysage urbain, paysage à risque?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Beck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Granet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geoscience Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque « Construction des paysages et catastrophes naturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00580766v1</w:t>
+                <w:t xml:space="preserve">halshs-00350624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage urbain, paysage à risque?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic microzonation for the estimation of site effects in an urban area. The case study of the city of Mulhouse (NE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Construction des paysages et catastrophes naturelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">American Geoscience Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350624v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite data for the air pollution mapping over a city – The use of virtual stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban morphology and atmospheric pollutants distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ung</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSeL Symposium 2001 “Observing our environment from space: new solutions for a new millenium”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Paris, France. pp.147-151</w:t>
+              <w:t xml:space="preserve">23th International Symposium of the Urban Data Management Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Prague, Czech Republic. pp.VI.47-VI.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466444v1</w:t>
+                <w:t xml:space="preserve">hal-00465208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban morphology and atmospheric pollutants distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Hirsch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Symposium of the Urban Data Management Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Prague, Czech Republic. pp.VI.47-VI.60</w:t>
+              <w:t xml:space="preserve">6ème Journées CASSINI 2002 du GDR CASSINI-SIGMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Brest, France. pp.315-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465208v1</w:t>
+                <w:t xml:space="preserve">hal-00465564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg</w:t>
+                <w:t xml:space="preserve">Satellite data for the air pollution mapping over a city – The use of virtual stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journées CASSINI 2002 du GDR CASSINI-SIGMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Brest, France. pp.315-336</w:t>
+              <w:t xml:space="preserve">EARSeL Symposium 2001 “Observing our environment from space: new solutions for a new millenium”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Paris, France. pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465564v1</w:t>
+                <w:t xml:space="preserve">hal-00466444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution mapping over a city – virtual stations and morphological indicators</w:t>
               </w:r>
@@ -19175,77 +19175,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium “Transport and Air Pollution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Boulder, Colorado, United States</w:t>
@@ -19313,64 +19313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Clean Air and Environment Congress and Exhibition Greening the new Millenium (IUAPPA and KOSAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. p.274 + CD ROM</w:t>
@@ -19425,77 +19425,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Clean Air &amp; Environment Congress, Greening the New Millennium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. Paper 274, CD-ROM</w:t>
@@ -20616,77 +20616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre végétation et climat urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lofti Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20741,51 +20741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la végétation dans les écosystèmes urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annett Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20922,51 +20922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie : la végétation, un élément d'aménagement raisonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annett Wania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marius Thériault ; François Des Rosiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information géographique et dynamiques urbaines 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HERMES LAVOISIER, pp. 153-172, 2008, IGAT</w:t>
@@ -20995,51 +20995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated assessment modelling: applications of the impact pathway methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21146,64 +21146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie urbaine et répartition spatiale des polluants atmosphériques : de la rue à l'agglomération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives "Villes et Territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme, Villes et Territoires, pp.297-302, 2006, Vol. 2 ISBN 2-86906-208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21786,51 +21786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21908,51 +21908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22597,51 +22597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/RFPT.2022.568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158526" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thi Loi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Vu Khac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Ngoc Hung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Xuan Vinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2615-9783/16066" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Selmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Selmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;o Riviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01438-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Khac Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dong Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hung Dao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Loi Duong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vinh Dinh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1875513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Ghafouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/manzar.2020.214183.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Guinnefollau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benhalouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerriri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.36467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488532" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Revel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Achard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111706" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050495ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Notot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985831" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mehdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050485ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lotfi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Wissal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roussel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1410247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5020014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mcphearson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steward Pickett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grimm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Niemel&#228;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alberti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biw002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buessler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27460" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3412-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Saidj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1711-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26711" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0796" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100307" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hi&#234;n Pham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Apparicio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2012-0148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnevale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Finzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pederzoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turrini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Volta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763240v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.11.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRMVHW78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Mehdi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14133" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12670" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Hentati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naouai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sueur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03114681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0459" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/57.1.8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Chen He" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Ti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21995" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kleinpeter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.12.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556713v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriaensen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Arnold" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beckroege" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.06.044" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P2610G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201823v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Zoran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164063v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. He" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164015v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon de Ridder" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banuelos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523199v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395021v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jabea" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F Dantas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076059" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760115v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-471" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094350v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Childers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854890v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceamanos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337640v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210971v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801836v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.159-180" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289612v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Christen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790754v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776285v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790807v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac V. Cu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790784v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273824v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasebin M." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret J." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S." TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202001C" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587759v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627638v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adeline" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587887v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658174v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoua" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Akkari" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569236v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Atef" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587787v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ehrlich" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tenerelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569178v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569151v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570218v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570217v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ehrlich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caravaggi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bielski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565755v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569115v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelegris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569097v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570222v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628472v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265089v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570249v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628375v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819145v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570390v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556948v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Janssen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Int Panis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201927v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570377v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dong Binh Tran" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201846v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463173v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570325v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626971v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201948v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201957v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mainguenaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570401v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556872v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.737624" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570262v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202047v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570386v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570302v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201930v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201926v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Thi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cu Pham" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559366v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007296v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turck Christine Weber Christiane Badariotti Dominique" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068137v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007419v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lobry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102204v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Do Un" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinpeter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007383v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007374v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kalhori" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007364v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007281v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007295v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turck Christine Badariotti Dominique Weber Christiane" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007421v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007417v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350610v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007381v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068124v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068133v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350619v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530590v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265077v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530587v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466452v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580766v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350624v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hiegel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466444v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465208v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465564v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465566v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537863v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466453v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445433v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo Mwampongo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavalley" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492070v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509284v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592475v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63977-6.00017-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118996v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292949v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50001-7" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273825v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832940v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780589v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780576v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Tran" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296790v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556995v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lacorzana" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufek" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5877-6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092436v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007386v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105914v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887825v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443732v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888413v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659493v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Skupinski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/RFPT.2022.568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158526" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desgeorges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100972" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Selmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Selmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;o Riviere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01438-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thi Loi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Vu Khac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Ngoc Hung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Xuan Vinh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2615-9783/16066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Khac Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dong Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hung Dao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Loi Duong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vinh Dinh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1875513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Ghafouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/manzar.2020.214183.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benhalouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerriri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182164" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Guinnefollau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225347" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.36467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Revel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Achard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488532" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168986" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Notot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985831" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mehdi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050485ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9069730" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050495ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lotfi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Wissal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roussel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1410247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2015.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95SM0K8B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5020014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mcphearson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steward Pickett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grimm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Niemel&#228;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alberti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biw002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.04.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3412-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buessler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27460" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Saidj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1711-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26711" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0796" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hi&#234;n Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Apparicio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2012-0148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100307" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnevale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Finzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pederzoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turrini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Volta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Mehdi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14133" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763240v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.11.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRMVHW78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12670" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624753v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Hentati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naouai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sueur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03114681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0459" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/57.1.8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520043v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Ti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21995" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556661v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lhomme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Chen He" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464795v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kleinpeter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.12.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556713v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriaensen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Arnold" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beckroege" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.06.044" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P2610G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201823v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Zoran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164063v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. He" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164015v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon de Ridder" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banuelos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523199v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395021v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jabea" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F Dantas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076059" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760115v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-471" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094350v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Childers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854890v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceamanos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337640v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210971v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776240v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.159-180" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801836v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289612v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Christen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790807v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac V. Cu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790784v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790754v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273824v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasebin M." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret J." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S." TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202001C" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587759v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627638v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adeline" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587887v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658174v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoua" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Akkari" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569236v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Atef" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587787v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ehrlich" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tenerelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569178v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569188v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569215v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569151v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565755v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570217v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ehrlich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caravaggi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bielski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569115v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelegris" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570219v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569097v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570222v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570249v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628375v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628472v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201846v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570377v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dong Binh Tran" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570325v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626971v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463173v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556948v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Janssen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Int Panis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201927v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570390v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819145v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201948v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201957v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mainguenaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570401v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556872v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.737624" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202047v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570262v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570386v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570302v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559366v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cu Pham" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201926v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Thi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201930v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102204v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Do Un" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinpeter" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007419v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lobry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007383v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007374v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kalhori" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007364v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007281v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068137v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007296v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turck Christine Weber Christiane Badariotti Dominique" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007295v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turck Christine Badariotti Dominique Weber Christiane" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007421v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007417v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350610v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007381v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068124v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068133v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350619v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530590v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265077v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466452v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530587v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350624v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hiegel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580766v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465208v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465564v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466444v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465566v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537863v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466453v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445433v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo Mwampongo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavalley" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492070v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509284v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592475v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63977-6.00017-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118996v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292949v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50001-7" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273825v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832940v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780589v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780576v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Tran" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296790v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556995v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lacorzana" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufek" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5877-6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092436v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007386v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105914v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887825v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443732v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888413v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659493v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Skupinski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>