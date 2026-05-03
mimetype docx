--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -972,7041 +972,7530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Alginate-Catechol@Polydopamine Free-Standing Membranes Obtained from the Water/Air Interface</w:t>
+                <w:t xml:space="preserve">Influence of formulation on friction properties of latex films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ponzio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+                <w:t xml:space="preserve">V. Divry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+                <w:t xml:space="preserve">L. Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Garnier</w:t>
+                <w:t xml:space="preserve">V. Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04435⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464060v1</w:t>
+                <w:t xml:space="preserve">hal-03497382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel interferometric method for the study of the viscoelastic properties of ultra-thin polymer films determined from nanobubble inflation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Alginate-Catechol@Polydopamine Free-Standing Membranes Obtained from the Water/Air Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Anstotz</w:t>
+                <w:t xml:space="preserve">Florian Ponzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
+                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+                <w:t xml:space="preserve">Tony Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (9), pp.093901. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (9), pp.2420-2426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5000948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701327v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orthogonal, one-pot, simultaneous UV-mediated route to thiol-ene/sol-gel film</w:t>
+                <w:t xml:space="preserve">A novel interferometric method for the study of the viscoelastic properties of ultra-thin polymer films determined from nanobubble inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+                <w:t xml:space="preserve">Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloise de Paz-Simon</w:t>
+                <w:t xml:space="preserve">Paul C. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sibeaud</w:t>
+                <w:t xml:space="preserve">Freddy Anstotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. El Fouhali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2016.42⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (9), pp.093901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5000948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441601v1</w:t>
+                <w:t xml:space="preserve">hal-03701327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tribological experimental setup to study confined and sheared monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Favier</w:t>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (3), pp.033903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4943670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological and mechanical investigation of acrylic-based nanocomposite coatings reinforced with PMMA-grafted-MWCNT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An orthogonal, one-pot, simultaneous UV-mediated route to thiol-ene/sol-gel film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Al-Kawaz</w:t>
+                <w:t xml:space="preserve">Héloise de Paz-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rubin</w:t>
+                <w:t xml:space="preserve">M. Sibeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nezha Badi</w:t>
+                <w:t xml:space="preserve">B. El Fouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Jacomine</w:t>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.03.021⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.439-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2016.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04795008v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of contact on non transparent viscoelastic polymers surfaces: A new way to study creep and recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rubin</w:t>
+                <w:t xml:space="preserve">Tribological and mechanical investigation of acrylic-based nanocomposite coatings reinforced with PMMA-grafted-MWCNT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Al-Kawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Nezha Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Danieau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-P. Chambard</w:t>
+                <w:t xml:space="preserve">C. Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.05.014⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175, pp.206-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845132v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric Solid Foams : Mi­crostructure, Topology and Defects Determined by­ High Resolution X-Ray Microtomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of contact on non transparent viscoelastic polymers surfaces: A new way to study creep and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Danieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Kekicheff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Dabo</w:t>
+                <w:t xml:space="preserve">M. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Dalongeville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-P. Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 369 (1), pp.56-66. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.134-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.201600060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375278v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A living thick nanofibrous implant bifunctionalized with active growth factor and stem cells for bone regeneration</w:t>
+                <w:t xml:space="preserve">Polymeric Solid Foams : Mi­crostructure, Topology and Defects Determined by­ High Resolution X-Ray Microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Keller</w:t>
+                <w:t xml:space="preserve">Patrick Kekicheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Eap</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëtan Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IJN.S72670⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 369 (1), pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201600060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782956v1</w:t>
+                <w:t xml:space="preserve">hal-02375278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Multiproperty Materials: Strong, Self-Healing, and Transparent Artificial Wood Nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seydina Diabang</w:t>
+                <w:t xml:space="preserve">A living thick nanofibrous implant bifunctionalized with active growth factor and stem cells for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Eap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Felix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn504334u⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S72670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378699v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Experimental Study of Scale Invariant Wetting Behaviors in Cassie-Baxter and Wenzel Regimes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Multiproperty Materials: Strong, Self-Healing, and Transparent Artificial Wood Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Merindol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Diabang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Knopf</w:t>
+                <w:t xml:space="preserve">Olivier Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (31), pp.9378-9383. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.1127-1136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la501225m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn504334u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460940v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Nanopatterned Polymer Adhesive: A Novel Elaboration Method and Performance Study</w:t>
+                <w:t xml:space="preserve">Model Experimental Study of Scale Invariant Wetting Behaviors in Cassie-Baxter and Wenzel Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t>
+                <w:t xml:space="preserve">Valentin Hisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blondiaux</w:t>
+                <w:t xml:space="preserve">Laurent Vonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pugin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+                <w:t xml:space="preserve">Stéphane Knopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (7), pp.647-654. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (31), pp.9378-9383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201300179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la501225m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847279v1</w:t>
+                <w:t xml:space="preserve">hal-04460940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of a rubber-reinforced block copolymer PMMA: Effect of the nanostructuration on tribological performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rébutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135, pp.184-187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.121⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of local properties during a scratch test on a polymeric surface using molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-Inspired Nanopatterned Polymer Adhesive: A Novel Elaboration Method and Performance Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Solar</w:t>
+                <w:t xml:space="preserve">Nicolas Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+                <w:t xml:space="preserve">Raphaël Pugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (29), </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (7), pp.647-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13029-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201300179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259260v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the creep of the contact and recovery of the imprint on amorphous polymer surfaces</w:t>
+                <w:t xml:space="preserve">Analysis of local properties during a scratch test on a polymeric surface using molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chatel</w:t>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Houérou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Gauthier</w:t>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13029-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-012-9205-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846101v1</w:t>
+                <w:t xml:space="preserve">hal-04259260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction properties of acrylic-carboxylated latex films. 2: Effect of post added surfactant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Holl</w:t>
+                <w:t xml:space="preserve">Analysis of the effect of nano-roughness on the friction of a vitreous polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.07.011⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 303 (1-2), pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845085v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale invariance of the contact mechanics of micropatterned elastic substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+                <w:t xml:space="preserve">Friction properties of acrylic-carboxylated latex films. 2: Effect of post added surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Holl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274502v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The friction coefficient on polycarbonate as a function of the contact pressure and nanoscale roughness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Rubin</w:t>
+                <w:t xml:space="preserve">Scale invariance of the contact mechanics of micropatterned elastic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847391v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction properties of acrylic-carboxylated latex films—1: Effects of acrylic acid concentration and pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the creep of the contact and recovery of the imprint on amorphous polymer surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Muller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Holl</w:t>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53, pp.142-149. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.581-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-012-9205-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845072v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of linear amorphous polymers: Comparison between molecular dynamics and finite-element simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+                <w:t xml:space="preserve">The friction coefficient on polycarbonate as a function of the contact pressure and nanoscale roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (8), pp.580-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441614v1</w:t>
+                <w:t xml:space="preserve">hal-04847391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of plasticization by fatty acid amides on the scratch resistance of PMMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated glass-forming polymer melts: Glass transition temperature and elastic constants of the glassy state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mansha</w:t>
+                <w:t xml:space="preserve">H. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gerard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04844970v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for the reinforcement of UV-cured coating via sol-gel photopolymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction properties of acrylic-carboxylated latex films—1: Effects of acrylic acid concentration and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Holl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.201000350⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236476v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original in situ observations of creep during indentation and recovery of the residual imprint on amorphous polymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of linear amorphous polymers: Comparison between molecular dynamics and finite-element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Favier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (1), pp.12-19. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2011.400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846090v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of the scratch test on linear amorphous polymer surfaces: A study of the local friction coefficient</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple method for the reinforcement of UV-cured coating via sol-gel photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Meyer</w:t>
+                <w:t xml:space="preserve">Cindy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Benzerara</w:t>
+                <w:t xml:space="preserve">Severinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 271 (11-12), pp.2751-2758. </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 296 (6), pp.506-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.201000350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259259v1</w:t>
+                <w:t xml:space="preserve">hal-04236476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep of the contact with a spherical tip and recovery of the imprint on amorphous polymer surfaces</w:t>
+                <w:t xml:space="preserve">The effect of plasticization by fatty acid amides on the scratch resistance of PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Chatel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+                <w:t xml:space="preserve">M. Mansha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Favier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (37), pp.375403. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (5-6), pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.12.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846237v1</w:t>
+                <w:t xml:space="preserve">hal-04844970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d crack network analysis during a scratch test of a polymer: a combined experimental and multigrid x-fem based numerical approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herve Pelletier</w:t>
+                <w:t xml:space="preserve">Original in situ observations of creep during indentation and recovery of the residual imprint on amorphous polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2011.400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950614v1</w:t>
+                <w:t xml:space="preserve">hal-04846090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the friction coefficient on the contact geometry during scratch onto amorphous polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+                <w:t xml:space="preserve">3d crack network analysis during a scratch test of a polymer: a combined experimental and multigrid x-fem based numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.01.003⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.1320-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846148v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between contact geometry and average plastic strain during scratch tests on amorphous polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of the scratch test on linear amorphous polymer surfaces: A study of the local friction coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (11-12), pp.2751-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2009.11.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845850v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations as a way to investigate the local physics of contact mechanics: a comparison between experimental data and numerical results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Pelletier</w:t>
+                <w:t xml:space="preserve">Creep of the contact with a spherical tip and recovery of the imprint on amorphous polymer surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 43 (45), pp.455406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455406⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 44 (37), pp.375403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569743v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridged polysilsesquioxane films via photoinduced sol–gel chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between contact geometry and average plastic strain during scratch tests on amorphous polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b9nj00763f⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.796-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2009.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362586v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of the blistering of a thin film deposited on a glassy polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+                <w:t xml:space="preserve">Influence of the friction coefficient on the contact geometry during scratch onto amorphous polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2009.05.011⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268 (9-10), pp.1157-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845701v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of radical and cationic photoprocesses for the single-step synthesis of organic-inorganic hybrid films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical analysis of the blistering of a thin film deposited on a glassy polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24182⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1-2), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2009.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362587v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite coatings via simultaneous organic-inorganic photo-induced polymerization: synthesis, structural investigation and mechanical characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Combination of radical and cationic photoprocesses for the single-step synthesis of organic-inorganic hybrid films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.2846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (19), pp.4150-4158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128883v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear Simulation of Polymer Using Multiscratch Test Procedure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bridged polysilsesquioxane films via photoinduced sol–gel chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-009-9546-z⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (6), pp.1068-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9nj00763f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847401v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Analysis of a Dynamic JKR Contact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanocomposite coatings via simultaneous organic-inorganic photo-induced polymerization: synthesis, structural investigation and mechanical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.2846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430706v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction effect on contact pressure during indentation and scratch into amorphous polymers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular dynamics simulations as a way to investigate the local physics of contact mechanics: a comparison between experimental data and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (45), pp.455406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431600v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement and numerical simulation of the plastic strain during indentation and scratch tests on polymeric surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+                <w:t xml:space="preserve">Wear Simulation of Polymer Using Multiscratch Test Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (3), pp.507-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-009-9546-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431597v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des sillons viscoélastiques lors d'un contact entre une pointe rigide et la surface d'un polymère</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Friction effect on contact pressure during indentation and scratch into amorphous polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech:2008026⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (20), pp.1671-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2009.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815196v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of blistering and chipping of a scratch-resistant coating</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Schirrer</w:t>
+                <w:t xml:space="preserve">Experimental measurement and numerical simulation of the plastic strain during indentation and scratch tests on polymeric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2007.11.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.1184-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2009.0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845692v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural recovery (physical ageing) of the friction coefficient of polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Schirrer</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Analysis of a Dynamic JKR Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science. Part B: Polymer letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.21468⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (10), pp.5847-5854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la803434b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04577121v1</w:t>
+                <w:t xml:space="preserve">hal-00430706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of blistering and chipping of a scracth-resistant coating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Analyses des sillons viscoélastiques lors d'un contact entre une pointe rigide et la surface d'un polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (3), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech:2008026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367041v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing friction and scratch tests without in situ observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 265 (5-6), pp.664-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2007.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Stress Fields During Scratch Tests on Amorphous Polymers: Influence of the Local Friction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+                <w:t xml:space="preserve">Mechanisms of blistering and chipping of a scratch-resistant coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 265 (3-4), pp.507-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2007.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367830v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and finite-element analysis of scratches on amorphous polymeric surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+                <w:t xml:space="preserve">Structural recovery (physical ageing) of the friction coefficient of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of polymer science. Part B: Polymer letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (13), pp.1337-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.21468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367827v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and elastic-plastic behaviors of amorphous polymeric surfaces during scratch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Strain and Stress Fields During Scratch Tests on Amorphous Polymers: Influence of the Local Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9368-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367253v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy based model to assess interfacial adhesion using a scratch test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Le Houerou</w:t>
+                <w:t xml:space="preserve">Experimental and finite-element analysis of scratches on amorphous polymeric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-008-2869-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 222 (J3), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/13506501JET334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367038v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the apparent friction of polymeric surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lafaye</w:t>
+                <w:t xml:space="preserve">Energy based model to assess interfacial adhesion using a scratch test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 41 (19), pp.6441-6452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-006-0710-7⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (17), pp.5747-5754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-008-2869-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578508v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratching of a coated polymer and mechanical analysis of a scratch resistance solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelastic and elastic-plastic behaviors of amorphous polymeric surfaces during scratch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 39 (2), pp.88-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.04.014⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 41 (11), pp.975-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844974v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ploughing friction: analytical model with elastic recovery for a conical tip with a blunted spherical extremity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Physical aspects of the true friction coefficient of a solid polymeric surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04568185v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of strain hardening of polymers on the piling-up phenomenon in scratch tests: Experiments and numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bucaille</w:t>
+                <w:t xml:space="preserve">Analysis of the apparent friction of polymeric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Schirrer</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (19), pp.6441-6452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-006-0710-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514072v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analysis of the fragmentation of polystyrene films within sliding contacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Schirrer</w:t>
+                <w:t xml:space="preserve">Scratching of a coated polymer and mechanical analysis of a scratch resistance solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 38 (11-12), pp.931-942. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.07.018⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 39 (2), pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04713483v1</w:t>
+                <w:t xml:space="preserve">hal-04844974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic recovery of a scratch in a polymeric surface: experiments and analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">The ploughing friction: analytical model with elastic recovery for a conical tip with a blunted spherical extremity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-679X(01)00043-3⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-006-9018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845786v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and temperature dependence of the scratch properties of poly(methylmethacrylate) surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+                <w:t xml:space="preserve">The influence of strain hardening of polymers on the piling-up phenomenon in scratch tests: Experiments and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Felder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1004798019914⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260 (7-8), pp.Pages 803-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845659v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In situ analysis of the fragmentation of polystyrene films within sliding contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (11-12), pp.931-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic recovery of a scratch in a polymeric surface: experiments and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (7), pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-679X(01)00043-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time and temperature dependence of the scratch properties of poly(methylmethacrylate) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (9), pp.2121-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004798019914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An analysis of adhesive properties of brittle coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 10 (6), pp.358-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00719708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMMA, PMMA-choc et PMMA-liquide ionique : modification des performances mécaniques en volume et lors de contacts confinés par nanostructuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Escallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kékicheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact mechanics on PMMA surfaces: modeling hardness response, post-contact self-healing and time/temperature equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pecora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Egele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of both temperature and relative humidity on the viscoelastic properties of polyamide 6 determined by contact creep experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,221 +8510,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Tribology Congress, WTC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-stretch on the scratch resistance of isotactic polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTC2022 : 7th World Tribology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique du contact glissant sur surfaces de polycarbonate à rhéologie plastique anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pecora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Egele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8250,73 +8739,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance à la rayure de revêtements de sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8375,73 +8864,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scratch resistance of floor covering surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8496,1814 +8985,1818 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the viscoelastic properties of ultrathin polymer films by combining coherent scanning interferometry and nanobubble inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Anstotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, 2018, Strasbourg, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2306441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques des mousses polymères : influence de l'architecture interne sur les raideurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Dabo</w:t>
+                <w:t xml:space="preserve">Characterisation of coatings adherence by scratching technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference of Young Researchers on Advanced Materials (ICYRAM), Adelaide, Australia, janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465244v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical nanoscopy characterization of nanofilms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés mécaniques des mousses polymères : influence de l'architecture interne sur les raideurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INERA Workshop 2016: Membrane and Liquid Crystal Nanostructures (MELINA 2016) 3–6 September 2016, Varna, Bulgaria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596897v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation in situ de la cicatrisation d’une rayure réalisée sur la surface d’un matériau polymère amorphe : influence de la vitesse de rayage et de la déformation imposée</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical nanoscopy characterization of nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Anstotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017, Congrès Français de Mécanique, du 28 août au 1 septembre 2017, Lille, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INERA Workshop 2016: Membrane and Liquid Crystal Nanostructures (MELINA 2016) 3–6 September 2016, Varna, Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/780/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970848v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du coefficient de frottement initial sur la résistance à la fatigue de PMMA par essais de rayure multi-passes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ observation and numerical modeling of contact creep and recovery on oriented semi-crystalline polymer surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465763v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la vision in situ pour l’analyse des courbes force-enfoncement déduites d’essais d’indentation instrumentée réalisées sur des surfaces de matériaux polymères amorphes</w:t>
+                <w:t xml:space="preserve">Observation in situ de la cicatrisation d’une rayure réalisée sur la surface d’un matériau polymère amorphe : influence de la vitesse de rayage et de la déformation imposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, Lille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CFM 2017, Congrès Français de Mécanique, du 28 août au 1 septembre 2017, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517751v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact formation on soft patterned substrates: scale similarities in wetting and adhesion behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Hisler</w:t>
+                <w:t xml:space="preserve">Influence du coefficient de frottement initial sur la résistance à la fatigue de PMMA par essais de rayure multi-passes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Tribology Congress, Beijing, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970843v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche expérimentale pour l'analyse de la recouvrance viscoélastique d'un polymère vitreux non transparent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact formation on soft patterned substrates: scale similarities in wetting and adhesion behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th World Tribology Congress, Beijing, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446512v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction of Rough Soft Matter Contacts: Local Investigations Through Image Correlation Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+                <w:t xml:space="preserve">Apport de la vision in situ pour l’analyse des courbes force-enfoncement déduites d’essais d’indentation instrumentée réalisées sur des surfaces de matériaux polymères amorphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951688v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts adhésifs sur surfaces texturées d'élastomères : effet d'échelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Nardin</w:t>
+                <w:t xml:space="preserve">Nouvelle approche expérimentale pour l'analyse de la recouvrance viscoélastique d'un polymère vitreux non transparent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Danieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439961v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement mécanique d'une mousse polymère par mesures de champs cinématiques 3D couplées à une modélisation EF à l'échelle de la microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Dabo</w:t>
+                <w:t xml:space="preserve">Friction of Rough Soft Matter Contacts: Local Investigations Through Image Correlation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roland</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2014-20204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440446v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de nano-rugosités sur le frottement d'un indenteur sphérique sur surface de polymère vitreux à faibles pressions de contact.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+                <w:t xml:space="preserve">Analyse du comportement mécanique d'une mousse polymère par mesures de champs cinématiques 3D couplées à une modélisation EF à l'échelle de la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kékicheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ÈME CONGRÈS FRANÇAIS DE MÉCANIQUE [CFM2011]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.3732-3737</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695782v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local friction coefficient and strain hardening on the scratch resistance of polymeric surfaces investigated by finite element modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Krier</w:t>
+                <w:t xml:space="preserve">Contacts adhésifs sur surfaces texturées d'élastomères : effet d'échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Mechanical Behavior of Materials (ICM11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793585v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées expérimentales dans les contacts JKR dynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confrontation expérimental/numérique de la résistance à la rayure d'un matériau polymère nu et revêtu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline d'Orleans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Charrault</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Krier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422910v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation 3D du contact multigrille rugueux. Validation expérimentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de nano-rugosités sur le frottement d'un indenteur sphérique sur surface de polymère vitreux à faibles pressions de contact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">20ÈME CONGRÈS FRANÇAIS DE MÉCANIQUE [CFM2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.3732-3737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593777v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique du fluage et de la recouvrance d'un contact viscoélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10358,2548 +10851,2889 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale mechanical analysis of thin titanium layer on UHMWPE substrates for biomedical applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation 3D du contact multigrille rugueux. Validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonius Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Mechanical Behavior of Materials (ICM11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Obernai, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793606v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanoroughness on friction coefficient and interfacial scission of amorphous glassy polymer.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+                <w:t xml:space="preserve">Influence of local friction coefficient and strain hardening on the scratch resistance of polymeric surfaces investigated by finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Krier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on BioTribology (ICoBT 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on the Mechanical Behavior of Materials (ICM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Come, Italy. pp.1772-1778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630217v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first mechanical analysis of the contact mechanics of amorphous polymer surfaces using molecular dynamic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Solar</w:t>
+                <w:t xml:space="preserve">Avancées expérimentales dans les contacts JKR dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYFP 2009, Deformation, Yield and Fracture of Polymer, 06-09 avril 2009, Eindhoven, Pays-Bas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796997v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of the groove left on the surface and of the « self healing » in case of polymer scratching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale mechanical analysis of thin titanium layer on UHMWPE substrates for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WTC 2009, World Tribology Congress 2009, 06-11 septembre 2009, Kyoto, Japon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on the Mechanical Behavior of Materials (ICM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Come, Italy. pp.2839-2844, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797002v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and recovery of amorphous polymers during spherical contact</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Influence of nanoroughness on friction coefficient and interfacial scission of amorphous glassy polymer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYFP 2009, Deformation, Yield and Fracture of Polymer, 06-09 avril 2009, Eindhoven, The Netherlands)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">The International Conference on BioTribology (ICoBT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797003v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluage du contact et recouvrance de l’empreinte lors d’indentation sur polymère amorphe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Chatel</w:t>
+                <w:t xml:space="preserve">A first mechanical analysis of the contact mechanics of amorphous polymer surfaces using molecular dynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">DYFP 2009, Deformation, Yield and Fracture of Polymer, 06-09 avril 2009, Eindhoven, Pays-Bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391238v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Simulations de Dynamique Moléculaire comme outil d’une meilleure compréhension de la physique locale du contact</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry of the groove left on the surface and of the « self healing » in case of polymer scratching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">WTC 2009, World Tribology Congress 2009, 06-11 septembre 2009, Kyoto, Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391363v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D crack network during the scratching of a polymer: Comparison between experimental results and localized multigrid X-FEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Rannou</w:t>
+                <w:t xml:space="preserve">Fluage du contact et recouvrance de l’empreinte lors d’indentation sur polymère amorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.3827-3836</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952481v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les simulations de dynamique moléculaire comme outil pour une meilleure compréhension de la physique locale du contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Solar</w:t>
+                <w:t xml:space="preserve">Creep and recovery of amorphous polymers during spherical contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">DYFP 2009, Deformation, Yield and Fracture of Polymer, 06-09 avril 2009, Eindhoven, The Netherlands)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412113v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis based on localized multigrid X-FEM of 3D crack pattern formation during the scratching of a polymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">3D crack network during the scratching of a polymer: Comparison between experimental results and localized multigrid X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.3827-3836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952482v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical approach of the dynamic behavior of a high impact PP and a PP compound: Recycling and pollution effects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical analysis based on localized multigrid X-FEM of 3D crack pattern formation during the scratching of a polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rannou J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009: 9TH INTERNATIONAL CONFERENCE ON THE MECHANICAL AND PHYSICAL BEHAVIOUR OF MATERIALS UNDER DYNAMIC LOADING, VOL 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Tribology Congress 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822675v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'adhérence interfaciale d'un système Film mince / Substrat à partir d'un essai de rayage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+                <w:t xml:space="preserve">Les Simulations de Dynamique Moléculaire comme outil d’une meilleure compréhension de la physique locale du contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Schirrer</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361976v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à la rayure de surfaces de polymères : comparaison entre mesures expérimentales et simulations numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les simulations de dynamique moléculaire comme outil pour une meilleure compréhension de la physique locale du contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362380v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesure de l'adhérence interfaciale d'un système Film mince / Substrat à partir d'un essai de rayage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement à la rayure de surfaces de polymères : comparaison entre mesures expérimentales et simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2008032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses des sillons viscoélastiques lors d'un contact entre une pointe rigide et la surface d'un polymère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fragmentation processes in polystyrene films under sliding conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Tribology Congress III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/WTC2005-63493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friction experiments on a rough adhesive elastomer: local considerations thanks to in-situ imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICYRAM 2018 (International Conference of Young Researchers on Advanced Materials), 4-8 November 2018, Adelaide, Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Adelaide, Australia. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical patterning inspired from nature induces scale invariant behaviours in wetting and adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEB 2017, Annual Meeting of the Society for Experimental Biology, 3-6 July 2017, Gothenburg Sweden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Gothenburg, Sweden. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ observation to improve the analysis of the scratch damage of coated polymeric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Jacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sujeet Kumar Sinha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Polymer Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific, pp.47-80, 2018, 978-981-3227-78-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789813227798_0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scratch experiments and finite element simulation : friction and non linearity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sujeet K Sinha; Brian J Briscoe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific Connect, pp.724, 2009, 978-1-84816-202-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781848162044_0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double dynamic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2018306356. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970841v1</w:t>
-              </w:r>
-[...507 lines deleted...]
-                <w:t xml:space="preserve">hal-03973140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie de surface de réseaux interpénétrés de polycarbonate et PMMA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du frottement local entre une bille nano-texturée et une surface de polymère vitreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12967,51 +13801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CF902FA"/>
+    <w:nsid w:val="9BD208A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13198,51 +14032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiangauthierics-cnrsunistrafr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9718-1394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Dabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diabang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mujica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rassloff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Heitkam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Dalongeville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lejeune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZKX016-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04435" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Anstotz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong-Ho&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000948" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise de Paz-Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibeaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Fouhali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.42" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Al-Kawaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacomine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.03.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9B7W0K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danieau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Chambard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.05.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9TR8VWF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kekicheff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Dalongeville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201600060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C12N6M1J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S72670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn504334u" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hisler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knopf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501225m" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pugin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300179" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7711C673-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R&#233;butin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XK2Z0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13029-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X743NSWZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-012-9205-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2V5BBZXD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Holl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.07.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD2R2G1P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palmieri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ3Q0ZHT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schirrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L7CGS1W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Muller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.04.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QS75SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.12.089" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHBQVRJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Belon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201000350" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPK5Q8HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.400" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chatel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375403" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K4JCGLKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P72TN4KC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schirrer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.01.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD1H6K9K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.11.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L51XLTZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pelletier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00763f" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-44KF39LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.05.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2LJGRDX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24182" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WZKHF7J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2846" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHR6GQHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9546-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZDPTHR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charrault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815196v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.11.019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQNQ5MT1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charrault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21468" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF216DMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K12XBL5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367830v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367827v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Durier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2869-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NVHF19K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0710-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-816MKJ5X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844974v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Durier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1FLM737-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568185v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-006-9018-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP324ZHF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bucaille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P5RTPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chateauminois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Baietto-Dubourg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schirrer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.07.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGQX29T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845786v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(01)00043-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6V83LV7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004798019914" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQKTCCZ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00719708" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KR6HQWR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405399v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escallier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rozel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pecora" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738549v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306441" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Dalongeville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/780/1/012003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465763v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970843v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446512v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giraudel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danieau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439961v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440446v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793585v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Krier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.295" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422910v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593777v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boffy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422680v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.472" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630217v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796997v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797002v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797003v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391238v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391363v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Meyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shirrer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952481v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952482v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannou J" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pessey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009099" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361976v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008032" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951820v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WTC2005-63493" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970841v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lutz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813227798_0002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431594v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973138v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973140v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871201v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berrebi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596526v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiangauthierics-cnrsunistrafr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9718-1394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Dabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diabang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mujica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rassloff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Heitkam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Dalongeville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lejeune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZKX016-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Divry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacomine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.09.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Montgomery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Anstotz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong-Ho&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise de Paz-Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibeaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Fouhali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Al-Kawaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.03.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9B7W0K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danieau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Chambard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.05.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9TR8VWF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kekicheff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Dalongeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201600060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C12N6M1J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S72670" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn504334u" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hisler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knopf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501225m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R&#233;butin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XK2Z0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pugin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7711C673-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13029-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X743NSWZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schirrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.02.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW4FNCJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Klein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Holl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.07.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD2R2G1P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palmieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.04.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ3Q0ZHT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-012-9205-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2V5BBZXD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L7CGS1W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.04.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QS75SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Belon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201000350" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPK5Q8HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.12.089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHBQVRJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.400" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P72TN4KC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K4JCGLKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schirrer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.11.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L51XLTZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.01.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD1H6K9K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.05.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2LJGRDX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24182" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WZKHF7J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362586v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00763f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-44KF39LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2846" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHR6GQHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pelletier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847401v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9546-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZDPTHR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.05.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMSW28FK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0138" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QZ6BF04G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charrault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803434b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815196v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.12.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K12XBL5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845692v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.11.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQNQ5MT1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577121v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charrault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21468" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF216DMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9368-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3WNSRJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367827v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET334" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-1H4RF1D8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2869-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NVHF19K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Durier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KBLZ715-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578508v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0710-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-816MKJ5X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844974v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Durier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.04.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1FLM737-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568185v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-006-9018-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP324ZHF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514072v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bucaille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.04.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P5RTPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.07.018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGQX29T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845786v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(01)00043-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6V83LV7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845659v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004798019914" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQKTCCZ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00719708" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KR6HQWR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escallier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rozel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312932v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pecora" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306441" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508242v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Jacomine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596897v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/780/1/012003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465774v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465763v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970843v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517751v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giraudel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danieau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440446v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439961v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439703v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourrel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line d'Orleans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Krier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695782v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593777v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boffy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Krier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.295" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422910v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793606v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.472" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630217v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796997v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797002v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391238v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797003v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952482v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannou J" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391363v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Meyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shirrer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361976v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362380v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008032" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361703v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Durier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951820v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WTC2005-63493" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973140v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195929v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813227798_0002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431594v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848162044_0004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lutz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871201v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berrebi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596526v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>