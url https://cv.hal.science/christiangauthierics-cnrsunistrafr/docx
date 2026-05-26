--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -826,575 +826,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and recovery analysis of polymeric materials during indentation tests</w:t>
+                <w:t xml:space="preserve">Robust Alginate-Catechol@Polydopamine Free-Standing Membranes Obtained from the Water/Air Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lejeune</w:t>
+                <w:t xml:space="preserve">Florian Ponzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Chatel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+                <w:t xml:space="preserve">Tony Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (9), pp.2420-2426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212918v1</w:t>
+                <w:t xml:space="preserve">hal-03464060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of formulation on friction properties of latex films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Divry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Divry</w:t>
+                <w:t xml:space="preserve">V. Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.189-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Alginate-Catechol@Polydopamine Free-Standing Membranes Obtained from the Water/Air Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel interferometric method for the study of the viscoelastic properties of ultra-thin polymer films determined from nanobubble inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ponzio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+                <w:t xml:space="preserve">Freddy Anstotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
+                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04435⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (9), pp.093901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5000948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464060v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel interferometric method for the study of the viscoelastic properties of ultra-thin polymer films determined from nanobubble inflation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creep and recovery analysis of polymeric materials during indentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chapuis</w:t>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Montgomery</w:t>
+                <w:t xml:space="preserve">Thibaud Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Anstotz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5000948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03701327v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tribological experimental setup to study confined and sheared monolayers</w:t>
               </w:r>
@@ -1696,51 +1696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 175, pp.206-214. </w:t>
@@ -2865,461 +2865,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of nano-roughness on the friction of a vitreous polymer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction properties of acrylic-carboxylated latex films. 2: Effect of post added surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schirrer</w:t>
+                <w:t xml:space="preserve">Guillaume Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Holl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.02.021⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845820v1</w:t>
+                <w:t xml:space="preserve">hal-04845085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction properties of acrylic-carboxylated latex films. 2: Effect of post added surfactant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+                <w:t xml:space="preserve">Scale invariance of the contact mechanics of micropatterned elastic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.07.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845085v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale invariance of the contact mechanics of micropatterned elastic substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+                <w:t xml:space="preserve">Analysis of the effect of nano-roughness on the friction of a vitreous polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Nardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45, pp.144-149. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 303 (1-2), pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274502v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the creep of the contact and recovery of the imprint on amorphous polymer surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,51 +3417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (8), pp.580-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3626,634 +3626,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction properties of acrylic-carboxylated latex films—1: Effects of acrylic acid concentration and pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of linear amorphous polymers: Comparison between molecular dynamics and finite-element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.04.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845072v1</w:t>
+                <w:t xml:space="preserve">hal-02441614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of linear amorphous polymers: Comparison between molecular dynamics and finite-element simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+                <w:t xml:space="preserve">Friction properties of acrylic-carboxylated latex films—1: Effects of acrylic acid concentration and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Holl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021808⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441614v1</w:t>
+                <w:t xml:space="preserve">hal-04845072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for the reinforcement of UV-cured coating via sol-gel photopolymerization</w:t>
+                <w:t xml:space="preserve">The effect of plasticization by fatty acid amides on the scratch resistance of PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Belon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">M. Mansha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severinne Rigolet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 296 (6), pp.506-516. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (5-6), pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mame.201000350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.12.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236476v1</w:t>
+                <w:t xml:space="preserve">hal-04844970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of plasticization by fatty acid amides on the scratch resistance of PMMA</w:t>
+                <w:t xml:space="preserve">A simple method for the reinforcement of UV-cured coating via sol-gel photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mansha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gauthier</w:t>
+                <w:t xml:space="preserve">Cindy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gerard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 271 (5-6), pp.671-679. </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 296 (6), pp.506-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.12.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.201000350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844970v1</w:t>
+                <w:t xml:space="preserve">hal-04236476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original in situ observations of creep during indentation and recovery of the residual imprint on amorphous polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,495 +4311,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d crack network analysis during a scratch test of a polymer: a combined experimental and multigrid x-fem based numerical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of the scratch test on linear amorphous polymer surfaces: A study of the local friction coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.04.014⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (11-12), pp.2751-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950614v1</w:t>
+                <w:t xml:space="preserve">hal-04259259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of the scratch test on linear amorphous polymer surfaces: A study of the local friction coefficient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Solar</w:t>
+                <w:t xml:space="preserve">Creep of the contact with a spherical tip and recovery of the imprint on amorphous polymer surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Benzerara</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.05.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (37), pp.375403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259259v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep of the contact with a spherical tip and recovery of the imprint on amorphous polymer surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Chatel</w:t>
+                <w:t xml:space="preserve">3d crack network analysis during a scratch test of a polymer: a combined experimental and multigrid x-fem based numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (37), pp.375403. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.1320-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846237v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between contact geometry and average plastic strain during scratch tests on amorphous polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the friction coefficient on the contact geometry during scratch onto amorphous polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical analysis of the blistering of a thin film deposited on a glassy polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5103,51 +5103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of radical and cationic photoprocesses for the single-step synthesis of organic-inorganic hybrid films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (19), pp.4150-4158. </w:t>
@@ -5262,51 +5262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridged polysilsesquioxane films via photoinduced sol–gel chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite coatings via simultaneous organic-inorganic photo-induced polymerization: synthesis, structural investigation and mechanical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,347 +5593,348 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Pelletier</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (45), pp.455406. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear Simulation of Polymer Using Multiscratch Test Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (3), pp.507-515. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-009-9546-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-009-9546-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction effect on contact pressure during indentation and scratch into amorphous polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Pelletier</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Analysis of a Dynamic JKR Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2009.05.015⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (10), pp.5847-5854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la803434b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00431600v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurement and numerical simulation of the plastic strain during indentation and scratch tests on polymeric surfaces</w:t>
               </w:r>
@@ -5945,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.1184-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6029,638 +6030,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Analysis of a Dynamic JKR Contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Charrault</w:t>
+                <w:t xml:space="preserve">Friction effect on contact pressure during indentation and scratch into amorphous polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la803434b⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (20), pp.1671-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2009.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430706v1</w:t>
+                <w:t xml:space="preserve">hal-00431600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des sillons viscoélastiques lors d'un contact entre une pointe rigide et la surface d'un polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 96 (3), pp.111-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech:2008026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing friction and scratch tests without in situ observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 265 (5-6), pp.664-673. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2007.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2007.12.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of blistering and chipping of a scratch-resistant coating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+                <w:t xml:space="preserve">Structural recovery (physical ageing) of the friction coefficient of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+                <w:t xml:space="preserve">Pascal Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 265 (3-4), pp.507-515. </w:t>
+              <w:t xml:space="preserve">Journal of polymer science. Part B: Polymer letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (13), pp.1337-1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2007.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.21468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845692v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural recovery (physical ageing) of the friction coefficient of polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of blistering and chipping of a scratch-resistant coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charrault</w:t>
+                <w:t xml:space="preserve">Charles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science. Part B: Polymer letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 265 (3-4), pp.507-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2007.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.21468⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577121v1</w:t>
+                <w:t xml:space="preserve">hal-04845692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and Stress Fields During Scratch Tests on Amorphous Polymers: Influence of the Local Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6679,1492 +6679,1492 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (2), pp.109-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9368-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-008-9368-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and finite-element analysis of scratches on amorphous polymeric surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 222 (J3), pp.221-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/13506501JET334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/13506501JET334⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy based model to assess interfacial adhesion using a scratch test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (17), pp.5747-5754. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-008-2869-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-008-2869-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic and elastic-plastic behaviors of amorphous polymeric surfaces during scratch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (11), pp.975-984. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2008.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2008.03.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical aspects of the true friction coefficient of a solid polymeric surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the apparent friction of polymeric surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (19), pp.6441-6452. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-006-0710-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-006-0710-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scratching of a coated polymer and mechanical analysis of a scratch resistance solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (2), pp.88-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.04.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ploughing friction: analytical model with elastic recovery for a conical tip with a blunted spherical extremity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.95-99. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-006-9018-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-006-9018-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of strain hardening of polymers on the piling-up phenomenon in scratch tests: Experiments and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Felder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 260 (7-8), pp.Pages 803-814. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.04.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of the fragmentation of polystyrene films within sliding contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (11-12), pp.931-942. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2005.07.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic recovery of a scratch in a polymeric surface: experiments and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (7), pp.469-479. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-679X(01)00043-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-679X(01)00043-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and temperature dependence of the scratch properties of poly(methylmethacrylate) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35 (9), pp.2121-2130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004798019914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1004798019914⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of adhesive properties of brittle coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 10 (6), pp.358-360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00719708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00719708⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8174,315 +8174,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMMA, PMMA-choc et PMMA-liquide ionique : modification des performances mécaniques en volume et lors de contacts confinés par nanostructuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Solar</w:t>
+                <w:t xml:space="preserve">L Escallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Escallier</w:t>
+                <w:t xml:space="preserve">Léa Rozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kékicheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact mechanics on PMMA surfaces: modeling hardness response, post-contact self-healing and time/temperature equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sautron</w:t>
+                <w:t xml:space="preserve">Marina Pecora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Egele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of both temperature and relative humidity on the viscoelastic properties of polyamide 6 determined by contact creep experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8510,87 +8510,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Tribology Congress, WTC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-stretch on the scratch resistance of isotactic polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8618,100 +8618,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTC2022 : 7th World Tribology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique du contact glissant sur surfaces de polycarbonate à rhéologie plastique anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pecora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Egele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8739,73 +8739,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance à la rayure de revêtements de sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8864,73 +8864,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scratch resistance of floor covering surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8985,87 +8985,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the viscoelastic properties of ultrathin polymer films by combining coherent scanning interferometry and nanobubble inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9073,214 +9073,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Anstotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, 2018, Strasbourg, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2306441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of coatings adherence by scratching technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Young Researchers on Advanced Materials (ICYRAM), Adelaide, Australia, janvier 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques des mousses polymères : influence de l'architecture interne sur les raideurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9322,1521 +9322,1521 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical nanoscopy characterization of nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Anstotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INERA Workshop 2016: Membrane and Liquid Crystal Nanostructures (MELINA 2016) 3–6 September 2016, Varna, Bulgaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.012003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/780/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation and numerical modeling of contact creep and recovery on oriented semi-crystalline polymer surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roland</w:t>
+                <w:t xml:space="preserve">Observation in situ de la cicatrisation d’une rayure réalisée sur la surface d’un matériau polymère amorphe : influence de la vitesse de rayage et de la déformation imposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2017, Congrès Français de Mécanique, du 28 août au 1 septembre 2017, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465774v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation in situ de la cicatrisation d’une rayure réalisée sur la surface d’un matériau polymère amorphe : influence de la vitesse de rayage et de la déformation imposée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lejeune</w:t>
+                <w:t xml:space="preserve">In-situ observation and numerical modeling of contact creep and recovery on oriented semi-crystalline polymer surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017, Congrès Français de Mécanique, du 28 août au 1 septembre 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970848v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du coefficient de frottement initial sur la résistance à la fatigue de PMMA par essais de rayure multi-passes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact formation on soft patterned substrates: scale similarities in wetting and adhesion behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Hisler</w:t>
+                <w:t xml:space="preserve">Apport de la vision in situ pour l’analyse des courbes force-enfoncement déduites d’essais d’indentation instrumentée réalisées sur des surfaces de matériaux polymères amorphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Tribology Congress, Beijing, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970843v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la vision in situ pour l’analyse des courbes force-enfoncement déduites d’essais d’indentation instrumentée réalisées sur des surfaces de matériaux polymères amorphes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Favier</w:t>
+                <w:t xml:space="preserve">Contact formation on soft patterned substrates: scale similarities in wetting and adhesion behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, Lille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">6th World Tribology Congress, Beijing, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517751v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche expérimentale pour l'analyse de la recouvrance viscoélastique d'un polymère vitreux non transparent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Giraudel</w:t>
+                <w:t xml:space="preserve">Pierre Danieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction of Rough Soft Matter Contacts: Local Investigations Through Image Correlation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 12th Biennial Conference on Engineering Systems Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/ESDA2014-20204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement mécanique d'une mousse polymère par mesures de champs cinématiques 3D couplées à une modélisation EF à l'échelle de la microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kékicheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts adhésifs sur surfaces texturées d'élastomères : effet d'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Hisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Palmieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation expérimental/numérique de la résistance à la rayure d'un matériau polymère nu et revêtu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Bourrel</w:t>
+                <w:t xml:space="preserve">Céline d'Orleans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Krier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de nano-rugosités sur le frottement d'un indenteur sphérique sur surface de polymère vitreux à faibles pressions de contact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ÈME CONGRÈS FRANÇAIS DE MÉCANIQUE [CFM2011]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.3732-3737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique du fluage et de la recouvrance d'un contact viscoélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10851,609 +10851,609 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation 3D du contact multigrille rugueux. Validation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boffy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonius Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local friction coefficient and strain hardening on the scratch resistance of polymeric surfaces investigated by finite element modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Krier</w:t>
+                <w:t xml:space="preserve">Avancées expérimentales dans les contacts JKR dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Mechanical Behavior of Materials (ICM11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793585v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées expérimentales dans les contacts JKR dynamiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Charrault</w:t>
+                <w:t xml:space="preserve">Influence of local friction coefficient and strain hardening on the scratch resistance of polymeric surfaces investigated by finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Krier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on the Mechanical Behavior of Materials (ICM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Come, Italy. pp.1772-1778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422910v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanical analysis of thin titanium layer on UHMWPE substrates for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the Mechanical Behavior of Materials (ICM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Come, Italy. pp.2839-2844, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nanoroughness on friction coefficient and interfacial scission of amorphous glassy polymer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on BioTribology (ICoBT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first mechanical analysis of the contact mechanics of amorphous polymer surfaces using molecular dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11462,474 +11462,474 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYFP 2009, Deformation, Yield and Fracture of Polymer, 06-09 avril 2009, Eindhoven, Pays-Bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of the groove left on the surface and of the « self healing » in case of polymer scratching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTC 2009, World Tribology Congress 2009, 06-11 septembre 2009, Kyoto, Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage du contact et recouvrance de l’empreinte lors d’indentation sur polymère amorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep and recovery of amorphous polymers during spherical contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYFP 2009, Deformation, Yield and Fracture of Polymer, 06-09 avril 2009, Eindhoven, The Netherlands)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D crack network during the scratching of a polymer: Comparison between experimental results and localized multigrid X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11944,319 +11944,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture (ICF-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.3827-3836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis based on localized multigrid X-FEM of 3D crack pattern formation during the scratching of a polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rannou J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Tribology Congress 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Simulations de Dynamique Moléculaire comme outil d’une meilleure compréhension de la physique locale du contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrick Meyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Shirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Baschnagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les simulations de dynamique moléculaire comme outil pour une meilleure compréhension de la physique locale du contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12265,123 +12265,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'adhérence interfaciale d'un système Film mince / Substrat à partir d'un essai de rayage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12410,204 +12410,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement à la rayure de surfaces de polymères : comparaison entre mesures expérimentales et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2008032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des sillons viscoélastiques lors d'un contact entre une pointe rigide et la surface d'un polymère.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Analyses des sillons viscoélastiques lors d'un contact entre une pointe rigide et la surface d'un polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12622,168 +12622,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation processes in polystyrene films under sliding conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Tribology Congress III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/WTC2005-63493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12793,159 +12793,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction experiments on a rough adhesive elastomer: local considerations thanks to in-situ imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICYRAM 2018 (International Conference of Young Researchers on Advanced Materials), 4-8 November 2018, Adelaide, Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Adelaide, Australia. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical patterning inspired from nature induces scale invariant behaviours in wetting and adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12954,97 +12954,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Hisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB 2017, Annual Meeting of the Society for Experimental Biology, 3-6 July 2017, Gothenburg Sweden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Gothenburg, Sweden. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13054,51 +13054,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observation to improve the analysis of the scratch damage of coated polymeric surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13121,191 +13121,191 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sujeet Kumar Sinha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Polymer Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.47-80, 2018, 978-981-3227-78-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813227798_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scratch experiments and finite element simulation : friction and non linearity effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sujeet K Sinha; Brian J Briscoe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Connect, pp.724, 2009, 978-1-84816-202-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9781848162044_0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13315,147 +13315,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double dynamic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2018306356. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13465,169 +13465,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie de surface de réseaux interpénétrés de polycarbonate et PMMA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rubin</w:t>
+                <w:t xml:space="preserve">Mickaël Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Berrebi</w:t>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du frottement local entre une bille nano-texturée et une surface de polymère vitreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13649,91 +13649,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13801,51 +13801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BD208A9"/>
+    <w:nsid w:val="22D18D31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14032,51 +14032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiangauthierics-cnrsunistrafr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9718-1394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Dabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diabang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mujica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rassloff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Heitkam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Dalongeville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lejeune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZKX016-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Divry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacomine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.09.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Montgomery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Anstotz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong-Ho&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise de Paz-Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibeaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Fouhali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Al-Kawaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.03.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9B7W0K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danieau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Chambard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.05.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9TR8VWF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kekicheff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Dalongeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201600060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C12N6M1J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S72670" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn504334u" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hisler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knopf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501225m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R&#233;butin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XK2Z0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pugin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7711C673-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13029-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X743NSWZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schirrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.02.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW4FNCJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Klein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Holl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.07.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD2R2G1P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palmieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.04.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ3Q0ZHT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-012-9205-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2V5BBZXD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L7CGS1W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.04.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QS75SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Belon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201000350" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPK5Q8HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.12.089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHBQVRJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.400" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P72TN4KC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K4JCGLKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schirrer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.11.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L51XLTZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.01.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD1H6K9K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.05.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2LJGRDX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24182" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WZKHF7J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362586v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00763f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-44KF39LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2846" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHR6GQHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pelletier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847401v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9546-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZDPTHR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.05.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMSW28FK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0138" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QZ6BF04G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charrault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803434b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815196v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.12.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K12XBL5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845692v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.11.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQNQ5MT1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577121v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charrault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21468" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF216DMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9368-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3WNSRJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367827v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET334" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-1H4RF1D8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2869-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NVHF19K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Durier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KBLZ715-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578508v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0710-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-816MKJ5X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844974v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Durier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.04.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1FLM737-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568185v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-006-9018-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP324ZHF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514072v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bucaille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.04.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P5RTPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.07.018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGQX29T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845786v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(01)00043-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6V83LV7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845659v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004798019914" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQKTCCZ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00719708" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KR6HQWR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escallier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rozel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312932v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pecora" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306441" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508242v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Jacomine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596897v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/780/1/012003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465774v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465763v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970843v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517751v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giraudel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danieau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440446v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439961v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439703v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourrel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line d'Orleans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Krier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695782v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593777v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boffy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Krier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.295" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422910v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793606v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.472" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630217v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796997v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797002v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391238v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797003v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952482v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannou J" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391363v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Meyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shirrer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361976v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362380v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008032" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361703v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Durier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951820v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WTC2005-63493" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973140v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195929v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813227798_0002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431594v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848162044_0004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lutz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871201v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berrebi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596526v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiangauthierics-cnrsunistrafr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9718-1394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Dabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diabang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mujica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rassloff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Heitkam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Dalongeville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Divry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacomine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Montgomery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Anstotz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong-Ho&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000948" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lejeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chatel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.10.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZKX016-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise de Paz-Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibeaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Fouhali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Al-Kawaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.03.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9B7W0K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danieau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Chambard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.05.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9TR8VWF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kekicheff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Dalongeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201600060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C12N6M1J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S72670" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn504334u" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hisler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knopf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501225m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R&#233;butin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XK2Z0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pugin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7711C673-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13029-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X743NSWZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Holl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.07.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD2R2G1P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palmieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.04.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ3Q0ZHT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schirrer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.02.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW4FNCJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-012-9205-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2V5BBZXD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L7CGS1W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QS75SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844970v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.12.089" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHBQVRJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236476v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Belon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201000350" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPK5Q8HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.400" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K4JCGLKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P72TN4KC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schirrer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.11.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L51XLTZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.01.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD1H6K9K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.05.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2LJGRDX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24182" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WZKHF7J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362586v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00763f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-44KF39LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2846" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHR6GQHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-009-9546-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZDPTHR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803434b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0138" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QZ6BF04G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.05.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMSW28FK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367022v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.12.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K12XBL5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charrault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21468" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF216DMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.11.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQNQ5MT1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9368-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3WNSRJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET334" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-1H4RF1D8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367038v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2869-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NVHF19K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367253v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Durier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KBLZ715-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0710-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-816MKJ5X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844974v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Durier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.04.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1FLM737-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-006-9018-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP324ZHF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bucaille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.04.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P5RTPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713483v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2005.07.018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGQX29T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(01)00043-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6V83LV7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004798019914" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQKTCCZ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00719708" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KR6HQWR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escallier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rozel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312932v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pecora" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738551v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401795v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306441" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508242v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Jacomine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/780/1/012003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465763v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517751v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970843v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446512v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giraudel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danieau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439961v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439703v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourrel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line d'Orleans" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Krier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422680v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boffy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Krier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.295" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793606v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.472" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796997v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797002v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391238v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797003v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952482v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannou J" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391363v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Meyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shirrer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361976v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362380v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008032" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361703v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Durier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951820v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WTC2005-63493" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973138v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973140v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195929v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813227798_0002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431594v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848162044_0004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970841v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lutz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berrebi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596526v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>