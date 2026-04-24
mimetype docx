--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Jutten </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorrIndex: a permutation invariant performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108457. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variability in hyperspectral data unmixing: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Imbiriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.223-270. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mgrs.2021.3071158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and Limits of Multimodal Remote Sensing: Theoretical Aspects and Automatic Information Theory-Based Image Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.5598-5618. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tgrs.2020.3014138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Multimodal Learning Based on Local Signal Expansion for Joint Diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysam Behmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyed Mohammad Saeed Ehsani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1271-1286. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3053513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-backward Filtering and Penalized Least-Squares Optimization: A Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Kheirati Roonizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.107796. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor placement for signal extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.4513-4528. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3099954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325710v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-stop Smoothing Filter Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Kheirati Roonizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3060619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of static and dynamic sources in absence epileptic seizures using depth cortical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Kamarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.107235. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Variability Aware Blind Hyperspectral Image Unmixing Based on Convex Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing-Kin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Iwasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.4568 - 4582. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.2974062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Interface for the P300 Speller BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Noorzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (6), pp.604-612. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2020.3016079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality transcending: a method for merging BCI datasets with different dimensionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), pp.673 - 684. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2020.3010854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Unmixing: A Derivation of the Extended Linear Mixing Model from the Hapke Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.1866-1870. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2958203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Smoothness priors using Bilinear Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Kheirati Roonizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.107381. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schur's Lemma for Coupled Reducibility and Coupled Normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.998-1021. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1232462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second-order statistics method for blind source separation in post-nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis G Fantinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155 (February), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dictionary learning approach for spatio-temporal characterization of absence seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Kamarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (10), pp.105008. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ab4962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Unmixing with Endmember Bundles and Group Sparsity Inducing Mixed Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.3435-3450. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2897254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Independent Subspace Analysis: Uniqueness and Identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.684-699. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2018.2880714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear-Quadratic Model for the Quantification of a Mixture of Two Diluted Gases with a Single Metal Oxide Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Madrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), pp.1785. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18061785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage de Fourier, 250 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Procrustes Analysis : Transfer Learning for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (8), pp.2390 - 2401. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2018.2889705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Recovery Using Iterative Proximal Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skoglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (4), pp.879 - 894. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2778695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning: a Riemannian geometry framework with applications to Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Berthoumieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1107-1116. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2017.2742541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG Fiducial Point Extraction Using Switching Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasim Montazeri Ghahjaverestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157 (April), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Soft Nonnegative Matrix Co-Factorization for Convolutive Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Sedighin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (12), pp.3179-3190. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2679692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between nonlinear and space-variant linear models in hyperspectral image unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.1567-1571. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2747478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation in Nonlinear Mixtures: Separability and a Basic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram † Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud † Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (16), pp.4339 - 4352. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2708025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Estimation relationship in mismatched Gaussian channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.688-692. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2687764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation and feature extraction in concurrent control charts pattern recognition: Novel analyses and a comparison of different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dean Pelegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Computers &amp; Industrial Engineering, 92, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Dynamical Spectral Unmixing of Multitemporal Hyperspectral Images” [Jul 16 3219-3232]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (9), pp.4443-4443. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2586358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind hyperspectral unmixing using an Extended Linear Mixing Model to address spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE Transactions on Image Processing, 25 (8), pp.3890-3905. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2579259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Spectral Unmixing of Multitemporal Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (7), pp.3219 - 3232. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2562562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG segmentation and fiducial point extraction using multi hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis A. Armoundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Analysis of EEG and fMRI Using Sparsity of Spatial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samareh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.661-678. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10548-016-0506-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG denoising and fiducial point extraction using an extended Kalman filtering framework with linear and nonlinear phase observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Bagher Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Armoundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Sayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.203. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0967-3334/37/2/203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Local Intrinsic Dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (7), pp.4063-4078. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2536480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Independent Subspace Analysis Using Second-Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (18), pp.4891-4904. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2526960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132297v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Data Fusion: An Overview of Methods, Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülay Adali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Multimodal Data Fusion, 103 (9), pp.1449-1477. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2015.2460697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparsity-Based Method for Blind Compensation of a Memoryless Nonlinear Distortion: Application to Ion-Selective Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.2054-2061. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2371013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Blind Source Separation Methods to Ion-Selective Electrode Arrays in Flow-Injection Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Chumbimuni-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Kubota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.2228-2229. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2318174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Ion-Selective Electrode Arrays Based on Source Separation through Nonlinear Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Overcomplete Dictionaries Based on Atom-by-Atom Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2295062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Low-Rank Matrices Under Affine Constraints via a Smoothed Rank Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Malek-Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.981-992. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2295557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Separation in Chemical Analysis : Recent Achievements and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2013.2296099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch increases autonomic coupling between romantic partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chatel-Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.95. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of underdetermined mixtures of event-related sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Blind Source Separation Algorithm Based on Minimum Aperture Simplicial Cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (2), pp.376-389. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2287683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un robot pilote dans l'avion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of covariance matrices using a Riemannian-based kernel for BCI applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.172-178. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2012.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local mind from the perspective of social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chatel-Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (107), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-based source separation method for identification of brain regions involved in a reference state from intracerebral EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samareh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.1983-92. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2013.2247401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00847619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised methods for the classification of hyperspectral images with low spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (6), pp.1556-1568. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un robot pilote dans l’avion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal ECG extraction by extended state Kalman filtering Based on Single-Channel Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (5), pp.1345-1352. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2012.2234456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary Learning for Sparse Decomposition: A Novel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.1195-1198. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2285218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Achievability of Cramér-Rao Bound in Noisy Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rad Niazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), pp.518-526. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2171953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Brain-Computer Interface Classification by Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.920-928. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2011.2172210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Compensation of Nonlinear Distortions : Application to Source Separation of Post-Nonlinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo M. T. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (11), pp.5832-5844. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2208953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral and panchromatic images using multiresolution analysis and nonlinear PCA band reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Antonino Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Murtaza Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Montanvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.207. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cerveau parle aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-quadratic blind source separating structure for removing show-through in scanned documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnood Merrikh-Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-010-0131-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision : une approche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust sensor-selection method for P300 brain-computer interfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.016001. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/1/016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed differential connectivity graph of interictal epileptiform discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (4), pp.884-93. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2010.2099227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00613113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Classification With Independent Component Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.4865-4876. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2153861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Error of Estimating the Sparsest Solution of Underdetermined Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (12), pp.7840-7855. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2011.2170129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Unmixing for the Classification of Hyperspectral Images at a Finer Spatial Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.521-533. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2096798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deflation Procedure for Subspace Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.2363-2374. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2037353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Extraction of Smooth Signals Based on a Second-Order Frequency Identification Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.79-82. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2009.2032983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Stationary Brain Source Separation for Multi-Class Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2009.2032162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de capteurs pour interface cerveau-ordinateur de type P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.515-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cerveau parle aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Source Separation of Linear and Linear-quadratic Mixtures Using Truncated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.311-323. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-010-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Stable Recovery of the Sparsest Overcomplete Representations in Presence of Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (10), pp.5397-5400. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2052357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five directed graph measures for identification of leading interictal epileptic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (11), pp.1529-46. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0967-3334/31/11/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00614037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for the Design of Smart Ion-Selective Electrode Arrays for Quantitative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.1891-1892. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2010.2050197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Blind Source Extraction For Quasi-Periodic Signals With Time-Varying Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thato Tsalaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saied Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.646-655. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2008.2002141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Steganalysis Using a Minimum Set of Samples and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.ID 901381. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/901381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une methodologie pour la selection de variables pour la steganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (1), pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Approach for Overcomplete Sparse Decomposition Based on Smoothed L-0 Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.289-301. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2007606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of lip movements during spontaneous dialog and its application to voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.1184-1196. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3050257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OP-ELM: Optimally-Pruned Extreme Learning Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.158-162. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNN.2009.2036259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Bayesian Algorithm for Sparse Component Analysis in Presence of Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (11), pp.4378-4390. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2025154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Nonlinear Source Separation Method for Smart Ion-Selective Electrode Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (12), pp.1763-1771. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2030707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Blind Parameter Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (3), pp.834-838. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2008.919573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the decomposition of Mars hyperspectral data by ICA and Bayesian positive source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (10-12), pp.2194-2208. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the mixing matrix in Sparse Component Analysis (SCA) based on partial k-dimensional subspace clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Movahedi Naini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (10-12), pp.2330-2343. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cramér–Rao Bound for Estimating the Mixing Matrix in Noisy Sparse Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzan Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.609-612. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.2003989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the blind source separation of human electroencephalogram by approximate joint diagonalization of second order statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (12), pp.2677-2686. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel Electrocardiogram Decomposition Using Periodic Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (8), pp.1935-1940. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2008.919714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Bayesian filtering of cardiac contaminants from biomedical recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (5), pp.595-613. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0967-3334/29/5/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log-Rayleigh Distribution: A Simple and Efficient Statistical Representation of Log-Spectral Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (3), pp.796-802. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2006.885922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Audiovisual Speech Processing and Blind Source Separation for the Extraction of Speech Signals From Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2006.872619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Bayesian Filtering Framework for ECG Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (12), pp.2172-85. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2007.897817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel ECG and Noise Modeling: Application to Maternal and Fetal ECG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 43407. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/43407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual voice activity detection as a help for speech source separation from convolutive mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (7-8), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-optimal (EASI) algorithm based on the Score Function Difference (SFD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (13-15), pp.1415-1424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{ISFET} source separation: foundations and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cabestany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, B (113), pp.222-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification en aveugle des paramètres de systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (8), pp.847-865. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.40.847-866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain blind deconvolution based on mutual information rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1771-1781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse ICA via cluster-wise PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zadeh Massouad Babaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (13-15), pp.1458-1466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse (ICA) via cluster-wise (PCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (13-15), pp.1458-1466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'information : là où le temps sous-tend tant et tant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00096712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of post nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.423-426. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2005.845593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Approximation of nonlinearities for improving inversion algorithms of PNL mixtures and Wiener systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (9), pp.1780-1786. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria based on mutual information minimization for blind source separation in post nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.965-974. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Information Minimization: Application to Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.975-995. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions of stability in blind source separation models and score function selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 62, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an audio-visual speech source separation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1), pp.883-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive subspace algorithm for blind separation of independent sources in convolutive mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Subspace Algorithm For Blind Separation Of Independent Sources In Convolutive Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What should we say about the kurtosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (12), pp.321-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct solution for blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (3), pp.746-748. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.489054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth order criteria for blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (8), pp.2022-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhaussement de la parole par la séparation de sources dans un mélange convolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-541-C5-544. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (228)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Enhanced Ensemble Learning for Multimodal Remote Sensing Data Analysis by Capacity Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marinoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2021 - 2021 IEEE Workshop Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.151-155, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Mutual and Average Coherence Dictionary Learning Using Convex Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Parsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.3417-3421, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9052901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Based Algorithm with Spatial Regularization for Optimal Sensor Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.5655-5659, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining with constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOD 2019 - 5th International Conference on Machine Learning, Optimization, and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Certosa di Pontignano, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084803v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor and Coupled Decompositions in Block Terms: Uniqueness and Irreducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2019 - Workshop on Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Riemannian Minimum Distance to Means Field Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - 8th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-682-6-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor placement for signal extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does it work?&amp;quot;: An exploratory analysis of transfer learning for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - 8th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Imputation Method for Matrices in the Symmetric Positive Definite Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic Modeling of Absence Epileptic Seizures Using Depth Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Kamarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latent Variable Analysis and Signal Separation. LVA/ICA 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Guildford, United Kingdom, United Kingdom. pp.534-544, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Time-Series Analysis Via Manifold Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2018 - 2018 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fribourg-en-Brisgau, Germany. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2018.8450771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Independent Subspace Analysis by Coupled Block Decomposition: Non-Identifiable Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.2186-2190, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing of Absence Epileptic Seizures in GAERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Kamarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2018 - IEEE 10th Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. pp.198-202, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2018.8448828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor and coupled decompositions in block terms: uniqueness and irreducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRICAP 2018 - 9th Conference ThRee-way Analysis In Chemistry And Psychology (TRICAP 2018 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Angel Fire, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Link Between Joint Blind Source Separation Using Second Order Statistics and the Canonical Polyadic Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom. pp.171--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing absence epileptic seizures from depth cortical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.444-448, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Number of Endmembers to Use in Spectral Unmixing of Hyperspectral Data with Collaborative Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.381 - 391, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Processes for Source Separation in Overdetermined Bilinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis G Fantinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo T Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.300 - 309, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Multimodal Soft Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Sedighin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.162 - 171, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Local Spectral Unmixing of hyperspectral data using an algorithmic regularization path for collaborative sparse regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.6190-6194, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Second-Order Statistics and Density Matching-Based Approach for Separation of Post-Nonlinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis G Fantinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo T Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.499 - 508, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie Riemannienne appliquée à la réduction de la dimension de signaux EEG pour les interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cédric Richard; Marc Antonini, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction for BCI classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2017 - 7th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gernot R. Müller-Putz, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Online Algorithms for Estimating Mixture Model Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Berthoumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind compensation of polynomial mixtures of Gaussian signals with application in nonlinear blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.4681 - 4685, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Dictionary Learning for Sparse Signal Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.531 - 541, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Approach to Remove Ocular Artifacts from EEG Signals Using Multiple Measurement Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Maurandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.563--573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction entre deux modalités complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Form Unsupervised Geometry-Aware Dimensionality Reduction Method in the Riemannian Manifold of SPD Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 - 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Jeju Island, South Korea. pp.3198-3201, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Measurement Times for Observing a Brownian Motion over a Finite Period Using a Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.509 - 518, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Blind Source Separation for Sparse Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters estimate of Riemannian Gaussian distribution in the manifold of covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Berthoumieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2016 - 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Analysis of Multiple Datasets by Cross-Cumulant Tensor (Block) Diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2016 - 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery guarantees for mixed norm l-(p1, p2) block sparse representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fardin Afdideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Multimodal Approaches for Single Microphone Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Sedighin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.110-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing with material variability using social sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2016 - 23rd IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Bilinear Structure of Data with Approximate Joint Diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Korczowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2016, Budapest, Hungary. pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Blind Source Separation for Chemical Sensor Arrays Based on a Polynomial Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assato Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Noise Correlation on Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Invaders 2&amp;quot; : an open source Plug & Play multi-user BCI videogame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Korczowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2016 - 6th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, May 2016, Pacific Grove, CA, United States. pp.10.3217/978-3-85125-467-9, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-467-9-224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the endmembers in spectral unmixing: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Cross-Subject BCI Learning and Classification using Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Nasiri Ghosheh Bolagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagher Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2016 - 24th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Neural Network Society, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal approach to estimate the ocular movements during EEG recordings: a coupled tensor factorization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation in Nonlinear Mixture for Colored Sources Using Signal Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Libere, Aug 2015, Liberec, Czech Republic. pp 193-200, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange aveugle d'images hyperspectrales à l'aide d'un modèle linéaire étendu tenant compte de la variabilité spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time independent vector analysis with Student's t source prior for convolutive speech mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suppression of Noise from a Fast Moving Acoustic Source using Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative Proof for the Identifiability of Independent Vector Analysis Using Second Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Trial Classification of Multi-User P300-Based Brain-Computer Interface Using Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Korczowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7318721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blind Source Separation Method for Chemical Sensor Arrays based on a Second-order mixing model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assato Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Studies and Algorithms Regarding the Solution of Non-invertible Nonlinear Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assato Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Attux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint decompositions with flexible couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind hyperspectral unmixing using an Extended Linear Mixing Model to address spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2015 - 7th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Independent Subspace Analysis: A Quasi-Newton Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Multimodal Data Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülay Adali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal angles approach to time-domain filter design for target cancelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2014 - 19th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hong Kong, China. pp.184 - 189, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2014.6900825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Blind Source Separation of Multidimensional Components: Model and Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1417-1421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Analysis of Brain Seizure Activity from EEG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pouyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Quasi-Periodic Signals by a Non-Parametric Model: Application on Fetal ECG Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Noorzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fontecave-Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Guméry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2014 - 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T wave alternans detection in ECG using extended kalman filter and dualrate EKF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagher Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency method for blind separation of an anechoic mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2D for brain-computer interfaces: two 3D extensions of the the P300-speller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Noorzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5940-5944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model observer based on human perception to quantify the detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for learning overcomplete dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal Electrocardiogram R-peak Detection using Robust Tensor Decomposition and Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagher Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinC 2013 - Computing in Cardiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3-way tensor decomposition and extended state Kalman filtering to extract fetal ECG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary learning for sparse decomposition: a new criterion and algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadeghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5855-5859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary function based IVA using a source prior exploiting fourth order relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Mohsen Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-informed acoustic transfer function estimation for enhancing audio source separation through noise source suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naqvi Syed Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducial points extraction and charactericwaves detection in ECG signal using a model-based bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1257-1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of signal processing issues in chemical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.8742-9746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning overcomplete dictionaries based on parallel atom-updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Separation for Chemical Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust geometrical method for blind separation of noisy mixtures of non-negatives sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoSSPA 2013 - 8th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Algiers, Algeria. pp.6602333, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoSSPA.2013.6602333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01886280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG Fiducial Points Extraction by Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSP 2013 - 36th International Conference on Telecommunications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy. pp.628-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential subspace finding: a new algorithm for learning low-dimensional linear subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Joneidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de potentiels évoqués P300 par géométrie riemannienne pour les interfaces cerveau-machine EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs van Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.id394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Sparse Signals in Overdetermined Linear-Quadratic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assato Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2012 - 10th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tel-Aviv, Israel. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projected gradient-based algorithm to unmixing hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Zandifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2482-2486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Separation in Nonlinear Mixtures: How and Why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind compensation of nonlinear distortions via sparsity recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2362-2366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Dynamic Time Warping on Kalman Filtering Framework for Abnormal ECG Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2012 - 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI Signal Classification using a Riemannian-based kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2012 - 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The error-related potential and BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2012 - 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use real-valued sparse recovery algorithms for complex-valued sparse recovery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Sharif-Nassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Kharrat-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.849-853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Based Reference for Enhanced Audio-Video Source Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naqvi Syed Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA - 9th IMA International Conference on Mathematics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Birmingham, United Kingdom. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-looping a P300 BCI using the ErrP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCTA 2012 - 5th International Conference on Neural Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric modelling of ECG: Applications to denoising and single sensor fetal ECG extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2012 - 10th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tel-Aviv, Israel. pp.470-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Method Using Simplicial Cones for Overdetermined Nonnegative Blind Source Separation: Application to Real PET Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2012 - 10th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tel-Aviv, Israel. pp.494-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time window selection for improving error-related potential detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCTA 2012 - 5th International Conference on Neural Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal ECG extraction from a single sensor by a non-parametric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.949-953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG Denoising using Angular Velocity as a State and an Observation in an Extended Kalman Filter Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2012 - 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, Californie, United States. pp.2897-2900, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2012.6346569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing spatial filters based on neuroscience theories to improve error-related potential classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2012 - IEEE 22nd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santander, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRF: Matrix Completion Based on Smoothed Rank Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooshang Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Malek-Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3672-3675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Gradient Algorithm for Non-Negative Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2524-2527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When silence is gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of brain regions involved in epilepsy using common spatial pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samareh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.829-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of discrete finite alphabet sources using a single mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samareh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.713-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error correction via smoothed L0-norm recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Ashkiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification and spectral unmixing for sub-pixel labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.n/a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind extraction of sparse components based on L0-norm minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao M. T. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.617-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brain-Switch using Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2011 - 5th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un Brain-Switch EEG par Géométrie Riemannienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Invaders&amp;quot;: a prototype of an open-source P300- based video game working with the OpenViBE platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Goyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelu Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2011 - 5th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral and panchromatic images using multiresolution analysis and nonlinear PCA band reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Antonino Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Murtaza Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Montanvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1783-1786, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Block-Sparse Decomposition Based on SL0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Hamidi Ghalehjegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.426-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolution: an efficient method to improve spatial resolution of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulfarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entropy Based Method for Activation Detection of functional MRI Data Using Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Fatemizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.2014-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent component discriminant analysis for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2010 - 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation of Overdetermined Linear-Quadratic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao M. T. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal sensor subset evaluation in a P300 Brain-Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2010 - 18th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternating Minimization Method for Sparse Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rad Niazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind extraction of intermittent sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. pp.402-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry applied to BCI classiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. pp.629-636, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Non-Negative Matrix Factorization for Removing Show-Through</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnood Merrikh-Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.482-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Spatial Pattern revisited by Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2010 - IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.472, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Non-adaptive ISI Sparse Channel Estimation Based on SL0 and Its Application in ML Sequence-by-Sequence Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rad Niazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Hamidi Ghalehjegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Independent Component Analysis Algorithm Based on 2D Givens Rotations and a Newton Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.522-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised super resolution to improve the resolution of hyperspectral images classification maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, -, France. conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Dictionary Learning Using Steepest Descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Ataee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1978-1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-SL0 For Stable Sparse Representation in Noisy Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Eftekhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Abrishami Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3433-3436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Coding and Compression with Sparse 3D Discrete Cosine Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2009 - 8th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.532-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of bilinear mixtures using mutual information minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian source separation of linear-quadratic and linear mixtures through a MCMC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Decomposition of Two Dimensional Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3157-3160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Denoising Using Sparse Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valiollahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Firouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2009 - 8th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Differential Connectivity Graph of Scalp EEG for Epileptic Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Ali Hossein-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2009 - 17th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflating Compressed Samaples: A Joint Source-Channel Coding Approach for noise-Resistant Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hesam Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2957-2960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper bound on the estimation error of the sparsest solution of underdetermined linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in decompisition over multiple-overcomplete dictionaries with application to image inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valiollahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG denoising and compression by sparse 2D separable transform with overcomplete mixed dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Pursuit Algorithm for Sparse Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1549-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed sensing block MAP-LMS adaptive filter for sparse channel estimation and a bayesian Cramer-Rao bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncued brain-computer interfaces: a variational hidden markov model of mental state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2009 - 17th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed epileptic network from scalp and intracranial EEG of epileptic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources dans le cas de mélanges linéaires-quadratiques et linéaires par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.in CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Decomposition Over Non-Full-Rank Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2953-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ICA for hyperspectral image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. CD rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Subspace Decomposition for Ocular Artifact Removal from EEG Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2009 - 8th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.419--426, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00599-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Separation of Baseband Signals in Post-Nonlinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.in CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive thresholding approach for image denoising using redundant representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadeghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Selective Electrode Array Based on a Bayesian Nonlinear Source Separation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2009 - 8th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.662--669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Class Independent Common Spatial Patterns: Exploiting Energy Variations of Brain Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2008 - 4th International Brain-Computer Interface Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.20--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the mixing matrix in Sparse Component Analysis (SCA) using EM algorithm and Iteratice bayesian clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear blind source separation solution for removing the show-through effect in the scanned documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnood Merrikh-Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the mixing matrix in underdetermined Spare Component Analysis (SCA) using consecutive Independent Component Analysis (ICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Javanmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Pad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Source Separation for Multi-Class Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.1569101877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Real-Field Codes by an Iterative Expectation-Maximization (EM) Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3169-3172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR Artifact Reduction in the Simultaneous Acquisition of EEG and fMRI of Epileptic Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Ali Hossein-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement to a NAM captured whisper-to-speech system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.1465-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear source separation approach for the Nicolsky-Eisenman model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new General Weighted Least-Squares Algorithm for Approximate Joint Diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2008 - 4th International Brain-Computer Interface Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step to convolutive sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Firouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghasemian Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.1921-1924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex-Valued Sparse Representation based on smoothed l0 norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.3881-3884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity analysis of EEG recordings for Epileptic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Ali Hossein-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conversion de voix chuchotée enregistrée par capteur NAM vers la voix audible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting relevant features of steganographic schemes by feature selection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaCHa 2007 - Third Wavila Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. pp.electronic version</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages de la Sélection de Caractéristiques pour la Stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.electronic version</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Visual Voice Activity Detector to Regularize the Permutations in Blind Separation of Convolutive Speech Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.223-226, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2007.4288559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of two approaches for visual speech analysis with application to voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Aubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. p. 228-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Apply ICA on Actual Data? Example of Mars Hyperspectral Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of Using Feature Selection Techniques on Steganalysis Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWANN 2007 - 9th International Work-Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Sebastian, Spain. pp.electronic version</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des graphes et dynamique des connexions cérébrales pour la conception d'interfaces cerveau-machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.676-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical Dynamics of Brain Connections for the Design of Asynchronous Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2520-2523, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two novel visual voice activity detectors based on appearance models and retinal filltering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Aubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual speech source separation: a regularization method based on visual voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.223-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation of a Class of Nonlinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2007 - 7th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Londres, United Kingdom. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Component Analysis in Presence of Noise Using an Iterative EM-MAP Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2007 - 7th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Sparse Representation Based on Smoothed L0 Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2007 - 7th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Mixing Matrix in Sparse Component Analysis Based on Converting a Multiple Dominant to a Single Dominant Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Noorshams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2007 - 7th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Estimation in Noisy Sparse Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutual information minimization approach for a class of nonlinear recurrent separating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2007 - IEEE 17th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Channel Electrocardiogram Denoising Using a Bayesian Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Valencia, Spain. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Meaning of Independent Components and Artifact Removal of Hyperspectral Data from Mars using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Nordic Signal Processing Symposium (NORSIG'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood separation of spatially autocorrelated images using a Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharam Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-entropy minimization for blind extraction of bounded sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erdogmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verleysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, ICA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Selection for Noninvasive Fetal Electrocardiogram Extraction using Mutual Information Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Inference and Maximum Entropy Methods In Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France. pp.97-104, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2423265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood separation of spatially auto-correlated images using a Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharam Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaxEnt 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for sparse source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal and Image Processing Conference {EUSIPCO}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian blind image separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Conference on Independent Component Analysis and Blind Signal Separation (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Charleston, United States. pp.106-114, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11679363_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ICA Provides for ECG Processing: Application to Noninvasive Fetal ECG Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Shamsollahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Symposium on Signal Processing and Information Technology (ISSPIT'06), Vancouver, Canada, Aug. 27-30, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Vancouver, Canada. pp.656-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of independent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICA) Research Network International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liverpool, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the indeterminations of Blind source separation of convolutive speech mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method for sparse component analysis based on iterative detection-projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaxEnt 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of visual speech information applied to voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Meaning of Independent Components and Artifact Removal of Hyperspectral Data from Mars Using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Nordic Signal Processing Symposium (NORSIG 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00362037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Hyperspectral Data Processing using ICA and Bayesian Positive Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaxEnt 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Symposium on Artificial Neural Networks, ESANN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bruges, Belgium. pp.301-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing entropy for estimating nonlinearities in {PNL} mixtures source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA (Research Network International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liverpool, United Kingdom. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Hyperspectral Data Processing using ICA and Bayesian Positive Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2006, pp.288-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical meaning of independent components and artifacts removal of hyperspectral data from Mars using ICA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Electrocardiogram Signals Using the Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Shanghai, China. pp.5639-5642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWM: a Class of Convex Contrasts for Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor array for foetal ECG. Part 1: Electrical modelisation and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence in Medicine and Healthcare, CIMED 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Portugal. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating score function difference SFD and its application in blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Signal Processing Conference, EUSIPCO-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Noisy ECG Signals Using the Extended Kalman Filter Based on a Dynamic ECG Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 32nd Annual International Conference on Computers in Cardiology, Lyon, France, Sep. 25-28, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.1017-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA by mutual information minimization: how to avoid local minima ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Signal Processing Conference, EUSIPCO-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity or whiteness : what criterion to use for blind deconvolution of seismic data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko van Der Baan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor array for fetal ECG. part 2 : Sensor selections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Computational Intelligence in Medical and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Costa da Caparica, Lisbon, Portugal. pp.434-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor array for fetal ECG. part 1 : Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Computational Intelligence in Medical and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Costa da Caparica, Lisbon, Portugal. pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution aveugle dans le domaine fréquentiel fondée sur le taux d'information mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Approach for Separating Several Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marvasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Independent Component Analysis and Blind Signal Separation, address = Granada, Spain, year = 2004, month = 22-24 September, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind frequency deconvolution : A new approach using mutual information rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet de-noising for Blind Source Separeation in Noisy Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisoara Paraschiv-Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Blind Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenada, Spain. pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Approach for Separating Several Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zadeh Massouad Babaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marvasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Blind source Separation, Lecture Notes in Computer Science 3195</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal electrodes analysis by statistical processing for fetal electrocardiogram extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IASTED Int. Conf. on Biomedical Engineering (BioMed 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian source separation in post-nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharam Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.702-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solution of the blind source separation problem using derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2004 Independent Component Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solution of Blind Source Separation Problem Using Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Blind Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenada, Spain. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed nonlinear parameter estimation from error bounded data from NaI detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA (European safeguards research and development association) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Stockholm, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability conditions for blind source separation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Symposium on Artificial Neural Networks (ESANN 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruges, Belgium. pp.301-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00233005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving independent component analysis performances by variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Neural Networks for Signal Processing (NNSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.359-368, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NNSP.2003.1318035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse en composantes indépendantes: un outil puissant pour le traitement de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. XIXe colloque GRETSI (traitement du signal et des images), 8-11 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENST, Paris, Sep 2003, Paris, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00576205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fetal electrocardiogram extraction based on non-stationary ica and wavelet denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisoara Paraschiv-Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Symposium on Signal Processing and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'acceptabilité dans les problèmes de séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVemes journées de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France. pp.883-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00233001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle de sources temporellement corrélées par l'approche de maximum de vraisemblance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings. ICASSP99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1429-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of convolutive mixtures by maximization of fourth-order cumulants : the non i.i.d. case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Asilomar-98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, France. pp.1584-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convolutive mixture - source separation by the decorrelation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ICASSP-98, Seattle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, France. pp.2109-2112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurtosis: Definition and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohnishi Noboru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multisource-Multisensor: Data Fusion (FUSION'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques méthodologiques concernant la séparation des mélanges convolutifs par l'approche de décorrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du seizième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, France. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse des hypothèses dans une méthode sous-espace pour la séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XVIème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace method for blind separation of sources and for a convolutive mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing VIII, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Triest, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometrical algorithm for blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puntonet Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème colloque GRETSI,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple cost function for instantaneous and convolutive sources separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XVème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Liebgott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 9782271143280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03798417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press (Elsevier), pp.831, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Signal Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülay Adali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Adali, C. Jutten, J. M. T. Romano, A. K. Barros. Springer, pp.785, 2009, Lecture Notes in computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE international workshop on Machine Learning for signal Processing (MLSP 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülay Adali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Larsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Signal Processing Society, pp.CD-Rom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources 2. Au-delà de l'aveugle et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.284, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources 1. Concepts de base et analyse en composantes indépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.279, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Jutten; Leonardo Tomazeli Duarte; Said Moussaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source Separation in Physical‐Chemical Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-199, 2023, Print ISBN:9781119137221 |Online ISBN:9781119137252. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119137252.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the endmembers in spectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Handling in Science and Technology, Volume 32: Hyperspectral imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.167-203, 2020, ISBN 978-0-444-63977-6. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63977-6.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to EEG Source Analysis with an illustration of a study on Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda E and Castet J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ISBN 978-1-4471-6584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Unsupervised Smart Chemical Sensor Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Yallup, K. Iniewski (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Smart Sensors and Sensor Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.177-190, 2014, Devices, Circuits, and Systems, 9781466595507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of blind source separation. Independent component analysis and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press (Elsevier), pp.1-22, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Karhunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of blind source separation. Independent component analysis and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press (Elsevier), pp.549-592, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of source separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vigario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of blind source separation. Independent component analysis and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press (Elsevier), pp.639-682, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Comon, C. Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparation de sources 1. Concepts de base et analyse en composantes indépendantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.23-34, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Jutten, P. Comon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparation de sources 2. Au-delà de l'aveugle et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.443-482, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hardware to software : designing a &amp;quot;Neurostation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to V.L.S.I. design of Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluever Academic Press, Boston, USA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Extraction of Fetal Cardiac Signals from Maternal Abdominal Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : U.S. Serial Number: 61/116,870. Département Images et Signal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFBS: a Forward-Backward Splitting algorithm for constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalization to Schur's Lemma with an Application to Joint Independent Subspace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extration of Diaphragmatic EMG Using DWT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mostafa Fadaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Similowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-lab. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten - Petite visite guidée de la séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01764082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId801"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Jutten </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorrIndex: a permutation invariant performance index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108457. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variability in hyperspectral data unmixing: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Imbiriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.223-270. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mgrs.2021.3071158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-backward Filtering and Penalized Least-Squares Optimization: A Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Kheirati Roonizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.107796. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Multimodal Learning Based on Local Signal Expansion for Joint Diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysam Behmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyed Mohammad Saeed Ehsani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1271-1286. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3053513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and Limits of Multimodal Remote Sensing: Theoretical Aspects and Automatic Information Theory-Based Image Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.5598-5618. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tgrs.2020.3014138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-stop Smoothing Filter Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Kheirati Roonizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3060619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor placement for signal extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.4513-4528. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3099954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325710v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of static and dynamic sources in absence epileptic seizures using depth cortical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Kamarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.107235. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Variability Aware Blind Hyperspectral Image Unmixing Based on Convex Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing-Kin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Iwasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.4568 - 4582. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.2974062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Interface for the P300 Speller BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Noorzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (6), pp.604-612. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2020.3016079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality transcending: a method for merging BCI datasets with different dimensionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), pp.673 - 684. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2020.3010854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Unmixing: A Derivation of the Extended Linear Mixing Model from the Hapke Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.1866-1870. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2958203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Smoothness priors using Bilinear Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Kheirati Roonizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.107381. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schur's Lemma for Coupled Reducibility and Coupled Normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.998-1021. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1232462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second-order statistics method for blind source separation in post-nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis G Fantinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155 (February), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dictionary learning approach for spatio-temporal characterization of absence seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Kamarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (10), pp.105008. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ab4962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Unmixing with Endmember Bundles and Group Sparsity Inducing Mixed Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.3435-3450. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2897254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Independent Subspace Analysis: Uniqueness and Identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.684-699. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2018.2880714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear-Quadratic Model for the Quantification of a Mixture of Two Diluted Gases with a Single Metal Oxide Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Madrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), pp.1785. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18061785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage de Fourier, 250 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Procrustes Analysis : Transfer Learning for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (8), pp.2390 - 2401. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2018.2889705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Recovery Using Iterative Proximal Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skoglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (4), pp.879 - 894. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2778695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning: a Riemannian geometry framework with applications to Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Berthoumieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1107-1116. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2017.2742541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG Fiducial Point Extraction Using Switching Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasim Montazeri Ghahjaverestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157 (April), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Soft Nonnegative Matrix Co-Factorization for Convolutive Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Sedighin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (12), pp.3179-3190. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2679692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between nonlinear and space-variant linear models in hyperspectral image unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.1567-1571. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2747478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation in Nonlinear Mixtures: Separability and a Basic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram † Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud † Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (16), pp.4339 - 4352. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2708025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Estimation relationship in mismatched Gaussian channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.688-692. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2687764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Analysis of EEG and fMRI Using Sparsity of Spatial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samareh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.661-678. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10548-016-0506-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG segmentation and fiducial point extraction using multi hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis A. Armoundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind hyperspectral unmixing using an Extended Linear Mixing Model to address spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE Transactions on Image Processing, 25 (8), pp.3890-3905. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2579259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Spectral Unmixing of Multitemporal Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (7), pp.3219 - 3232. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2562562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation and feature extraction in concurrent control charts pattern recognition: Novel analyses and a comparison of different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dean Pelegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Computers &amp; Industrial Engineering, 92, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Dynamical Spectral Unmixing of Multitemporal Hyperspectral Images” [Jul 16 3219-3232]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (9), pp.4443-4443. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2586358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG denoising and fiducial point extraction using an extended Kalman filtering framework with linear and nonlinear phase observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Bagher Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Armoundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Sayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.203. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0967-3334/37/2/203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Local Intrinsic Dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (7), pp.4063-4078. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2536480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Independent Subspace Analysis Using Second-Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (18), pp.4891-4904. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2526960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132297v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Data Fusion: An Overview of Methods, Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülay Adali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Multimodal Data Fusion, 103 (9), pp.1449-1477. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2015.2460697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparsity-Based Method for Blind Compensation of a Memoryless Nonlinear Distortion: Application to Ion-Selective Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.2054-2061. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2371013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Blind Source Separation Methods to Ion-Selective Electrode Arrays in Flow-Injection Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Chumbimuni-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Kubota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.2228-2229. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2318174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Low-Rank Matrices Under Affine Constraints via a Smoothed Rank Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Malek-Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.981-992. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2295557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Overcomplete Dictionaries Based on Atom-by-Atom Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2295062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Ion-Selective Electrode Arrays Based on Source Separation through Nonlinear Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Separation in Chemical Analysis : Recent Achievements and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2013.2296099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch increases autonomic coupling between romantic partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chatel-Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.95. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Blind Source Separation Algorithm Based on Minimum Aperture Simplicial Cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (2), pp.376-389. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2287683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of underdetermined mixtures of event-related sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un robot pilote dans l'avion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of covariance matrices using a Riemannian-based kernel for BCI applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.172-178. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2012.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local mind from the perspective of social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chatel-Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (107), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-based source separation method for identification of brain regions involved in a reference state from intracerebral EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samareh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.1983-92. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2013.2247401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00847619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised methods for the classification of hyperspectral images with low spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (6), pp.1556-1568. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un robot pilote dans l’avion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal ECG extraction by extended state Kalman filtering Based on Single-Channel Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (5), pp.1345-1352. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2012.2234456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary Learning for Sparse Decomposition: A Novel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.1195-1198. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2285218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Achievability of Cramér-Rao Bound in Noisy Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rad Niazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), pp.518-526. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2171953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Brain-Computer Interface Classification by Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.920-928. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2011.2172210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Compensation of Nonlinear Distortions : Application to Source Separation of Post-Nonlinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo M. T. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (11), pp.5832-5844. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2208953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral and panchromatic images using multiresolution analysis and nonlinear PCA band reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Antonino Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Murtaza Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Montanvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.207. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cerveau parle aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-quadratic blind source separating structure for removing show-through in scanned documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnood Merrikh-Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-010-0131-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust sensor-selection method for P300 brain-computer interfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.016001. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/1/016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed differential connectivity graph of interictal epileptiform discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (4), pp.884-93. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2010.2099227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00613113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision : une approche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image Classification With Independent Component Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.4865-4876. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2153861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Error of Estimating the Sparsest Solution of Underdetermined Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (12), pp.7840-7855. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2011.2170129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Unmixing for the Classification of Hyperspectral Images at a Finer Spatial Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.521-533. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2096798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deflation Procedure for Subspace Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.2363-2374. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2037353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Extraction of Smooth Signals Based on a Second-Order Frequency Identification Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.79-82. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2009.2032983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cerveau parle aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Source Separation of Linear and Linear-quadratic Mixtures Using Truncated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.311-323. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-010-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de capteurs pour interface cerveau-ordinateur de type P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.515-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Stationary Brain Source Separation for Multi-Class Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2009.2032162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five directed graph measures for identification of leading interictal epileptic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (11), pp.1529-46. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0967-3334/31/11/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00614037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Stable Recovery of the Sparsest Overcomplete Representations in Presence of Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (10), pp.5397-5400. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2052357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for the Design of Smart Ion-Selective Electrode Arrays for Quantitative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.1891-1892. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2010.2050197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Blind Source Extraction For Quasi-Periodic Signals With Time-Varying Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thato Tsalaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saied Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.646-655. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2008.2002141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Approach for Overcomplete Sparse Decomposition Based on Smoothed L-0 Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.289-301. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.2007606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Steganalysis Using a Minimum Set of Samples and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.ID 901381. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/901381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une methodologie pour la selection de variables pour la steganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (1), pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of lip movements during spontaneous dialog and its application to voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.1184-1196. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3050257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Bayesian Algorithm for Sparse Component Analysis in Presence of Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (11), pp.4378-4390. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2025154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Nonlinear Source Separation Method for Smart Ion-Selective Electrode Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (12), pp.1763-1771. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2030707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OP-ELM: Optimally-Pruned Extreme Learning Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.158-162. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNN.2009.2036259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the decomposition of Mars hyperspectral data by ICA and Bayesian positive source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (10-12), pp.2194-2208. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Blind Parameter Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (3), pp.834-838. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2008.919573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the blind source separation of human electroencephalogram by approximate joint diagonalization of second order statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (12), pp.2677-2686. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the mixing matrix in Sparse Component Analysis (SCA) based on partial k-dimensional subspace clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Movahedi Naini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (10-12), pp.2330-2343. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2007.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cramér–Rao Bound for Estimating the Mixing Matrix in Noisy Sparse Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzan Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.609-612. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.2003989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel Electrocardiogram Decomposition Using Periodic Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (8), pp.1935-1940. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2008.919714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Bayesian filtering of cardiac contaminants from biomedical recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (5), pp.595-613. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0967-3334/29/5/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log-Rayleigh Distribution: A Simple and Efficient Statistical Representation of Log-Spectral Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (3), pp.796-802. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2006.885922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Bayesian Filtering Framework for ECG Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (12), pp.2172-85. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2007.897817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Audiovisual Speech Processing and Blind Source Separation for the Extraction of Speech Signals From Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2006.872619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel ECG and Noise Modeling: Application to Maternal and Fetal ECG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 43407. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/43407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual voice activity detection as a help for speech source separation from convolutive mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (7-8), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-optimal (EASI) algorithm based on the Score Function Difference (SFD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (13-15), pp.1415-1424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{ISFET} source separation: foundations and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cabestany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, B (113), pp.222-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain blind deconvolution based on mutual information rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1771-1781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification en aveugle des paramètres de systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (8), pp.847-865. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.40.847-866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse ICA via cluster-wise PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zadeh Massouad Babaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (13-15), pp.1458-1466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse (ICA) via cluster-wise (PCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (13-15), pp.1458-1466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'information : là où le temps sous-tend tant et tant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00096712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of post nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.423-426. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2005.845593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Approximation of nonlinearities for improving inversion algorithms of PNL mixtures and Wiener systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (9), pp.1780-1786. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria based on mutual information minimization for blind source separation in post nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.965-974. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Information Minimization: Application to Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.975-995. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions of stability in blind source separation models and score function selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 62, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an audio-visual speech source separation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1), pp.883-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Subspace Algorithm For Blind Separation Of Independent Sources In Convolutive Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive subspace algorithm for blind separation of independent sources in convolutive mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What should we say about the kurtosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (12), pp.321-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct solution for blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (3), pp.746-748. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.489054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth order criteria for blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (8), pp.2022-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhaussement de la parole par la séparation de sources dans un mélange convolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-541-C5-544. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (228)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Enhanced Ensemble Learning for Multimodal Remote Sensing Data Analysis by Capacity Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marinoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2021 - 2021 IEEE Workshop Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.151-155, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Mutual and Average Coherence Dictionary Learning Using Convex Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Parsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.3417-3421, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9052901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Based Algorithm with Spatial Regularization for Optimal Sensor Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.5655-5659, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Riemannian Minimum Distance to Means Field Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - 8th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-682-6-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor and Coupled Decompositions in Block Terms: Uniqueness and Irreducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2019 - Workshop on Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining with constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOD 2019 - 5th International Conference on Machine Learning, Optimization, and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Certosa di Pontignano, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084803v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor placement for signal extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Imputation Method for Matrices in the Symmetric Positive Definite Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does it work?&amp;quot;: An exploratory analysis of transfer learning for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - 8th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Independent Subspace Analysis by Coupled Block Decomposition: Non-Identifiable Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.2186-2190, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic Modeling of Absence Epileptic Seizures Using Depth Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Kamarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latent Variable Analysis and Signal Separation. LVA/ICA 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Guildford, United Kingdom, United Kingdom. pp.534-544, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Time-Series Analysis Via Manifold Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2018 - 2018 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fribourg-en-Brisgau, Germany. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2018.8450771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing of Absence Epileptic Seizures in GAERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Kamarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2018 - IEEE 10th Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. pp.198-202, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2018.8448828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor and coupled decompositions in block terms: uniqueness and irreducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRICAP 2018 - 9th Conference ThRee-way Analysis In Chemistry And Psychology (TRICAP 2018 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Angel Fire, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Link Between Joint Blind Source Separation Using Second Order Statistics and the Canonical Polyadic Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom. pp.171--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing absence epileptic seizures from depth cortical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akhavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.444-448, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Number of Endmembers to Use in Spectral Unmixing of Hyperspectral Data with Collaborative Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.381 - 391, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Processes for Source Separation in Overdetermined Bilinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis G Fantinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo T Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.300 - 309, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Multimodal Soft Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Sedighin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.162 - 171, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction for BCI classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2017 - 7th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gernot R. Müller-Putz, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Dictionary Learning for Sparse Signal Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.531 - 541, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Online Algorithms for Estimating Mixture Model Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Berthoumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind compensation of polynomial mixtures of Gaussian signals with application in nonlinear blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.4681 - 4685, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie Riemannienne appliquée à la réduction de la dimension de signaux EEG pour les interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cédric Richard; Marc Antonini, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Local Spectral Unmixing of hyperspectral data using an algorithmic regularization path for collaborative sparse regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.6190-6194, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Second-Order Statistics and Density Matching-Based Approach for Separation of Post-Nonlinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis G Fantinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo T Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.499 - 508, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Approach to Remove Ocular Artifacts from EEG Signals Using Multiple Measurement Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Maurandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.563--573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Measurement Times for Observing a Brownian Motion over a Finite Period Using a Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.509 - 518, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction entre deux modalités complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Form Unsupervised Geometry-Aware Dimensionality Reduction Method in the Riemannian Manifold of SPD Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 - 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Jeju Island, South Korea. pp.3198-3201, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Blind Source Separation for Sparse Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Bilinear Structure of Data with Approximate Joint Diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Korczowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2016, Budapest, Hungary. pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery guarantees for mixed norm l-(p1, p2) block sparse representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fardin Afdideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Multimodal Approaches for Single Microphone Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Sedighin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.110-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing with material variability using social sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2016 - 23rd IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters estimate of Riemannian Gaussian distribution in the manifold of covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Berthoumieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2016 - 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Analysis of Multiple Datasets by Cross-Cumulant Tensor (Block) Diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2016 - 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Blind Source Separation for Chemical Sensor Arrays Based on a Polynomial Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assato Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Noise Correlation on Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Chlaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Invaders 2&amp;quot; : an open source Plug & Play multi-user BCI videogame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Korczowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2016 - 6th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, May 2016, Pacific Grove, CA, United States. pp.10.3217/978-3-85125-467-9, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-467-9-224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Cross-Subject BCI Learning and Classification using Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Nasiri Ghosheh Bolagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagher Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2016 - 24th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Neural Network Society, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the endmembers in spectral unmixing: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal approach to estimate the ocular movements during EEG recordings: a coupled tensor factorization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation in Nonlinear Mixture for Colored Sources Using Signal Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Ehsandoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Libere, Aug 2015, Liberec, Czech Republic. pp 193-200, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange aveugle d'images hyperspectrales à l'aide d'un modèle linéaire étendu tenant compte de la variabilité spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time independent vector analysis with Student's t source prior for convolutive speech mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative Proof for the Identifiability of Independent Vector Analysis Using Second Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suppression of Noise from a Fast Moving Acoustic Source using Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Trial Classification of Multi-User P300-Based Brain-Computer Interface Using Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Korczowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7318721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blind Source Separation Method for Chemical Sensor Arrays based on a Second-order mixing model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assato Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Studies and Algorithms Regarding the Solution of Non-invertible Nonlinear Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assato Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Attux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind hyperspectral unmixing using an Extended Linear Mixing Model to address spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2015 - 7th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint decompositions with flexible couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cabral Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Independent Subspace Analysis: A Quasi-Newton Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Multimodal Data Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülay Adali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal angles approach to time-domain filter design for target cancelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2014 - 19th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hong Kong, China. pp.184 - 189, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2014.6900825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Blind Source Separation of Multidimensional Components: Model and Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1417-1421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Analysis of Brain Seizure Activity from EEG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pouyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Quasi-Periodic Signals by a Non-Parametric Model: Application on Fetal ECG Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Noorzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fontecave-Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Guméry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2014 - 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T wave alternans detection in ECG using extended kalman filter and dualrate EKF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagher Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency method for blind separation of an anechoic mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oudompheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2D for brain-computer interfaces: two 3D extensions of the the P300-speller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Noorzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5940-5944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model observer based on human perception to quantify the detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for learning overcomplete dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal Electrocardiogram R-peak Detection using Robust Tensor Decomposition and Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagher Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinC 2013 - Computing in Cardiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3-way tensor decomposition and extended state Kalman filtering to extract fetal ECG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-informed acoustic transfer function estimation for enhancing audio source separation through noise source suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naqvi Syed Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary learning for sparse decomposition: a new criterion and algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadeghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5855-5859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary function based IVA using a source prior exploiting fourth order relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Mohsen Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducial points extraction and charactericwaves detection in ECG signal using a model-based bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1257-1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of signal processing issues in chemical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.8742-9746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning overcomplete dictionaries based on parallel atom-updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Separation for Chemical Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential subspace finding: a new algorithm for learning low-dimensional linear subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Joneidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de potentiels évoqués P300 par géométrie riemannienne pour les interfaces cerveau-machine EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs van Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.id394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG Fiducial Points Extraction by Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSP 2013 - 36th International Conference on Telecommunications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy. pp.628-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust geometrical method for blind separation of noisy mixtures of non-negatives sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoSSPA 2013 - 8th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Algiers, Algeria. pp.6602333, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoSSPA.2013.6602333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01886280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Sparse Signals in Overdetermined Linear-Quadratic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assato Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2012 - 10th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tel-Aviv, Israel. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projected gradient-based algorithm to unmixing hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Zandifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2482-2486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Separation in Nonlinear Mixtures: How and Why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind compensation of nonlinear distortions via sparsity recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2362-2366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Dynamic Time Warping on Kalman Filtering Framework for Abnormal ECG Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2012 - 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use real-valued sparse recovery algorithms for complex-valued sparse recovery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Sharif-Nassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Kharrat-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.849-853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI Signal Classification using a Riemannian-based kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2012 - 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The error-related potential and BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2012 - 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Based Reference for Enhanced Audio-Video Source Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naqvi Syed Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA - 9th IMA International Conference on Mathematics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Birmingham, United Kingdom. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-looping a P300 BCI using the ErrP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCTA 2012 - 5th International Conference on Neural Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric modelling of ECG: Applications to denoising and single sensor fetal ECG extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2012 - 10th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tel-Aviv, Israel. pp.470-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Method Using Simplicial Cones for Overdetermined Nonnegative Blind Source Separation: Application to Real PET Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2012 - 10th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tel-Aviv, Israel. pp.494-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time window selection for improving error-related potential detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCTA 2012 - 5th International Conference on Neural Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal ECG extraction from a single sensor by a non-parametric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Niknazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.949-953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing spatial filters based on neuroscience theories to improve error-related potential classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2012 - IEEE 22nd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santander, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG Denoising using Angular Velocity as a State and an Observation in an Extended Kalman Filter Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2012 - 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, Californie, United States. pp.2897-2900, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2012.6346569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRF: Matrix Completion Based on Smoothed Rank Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooshang Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Malek-Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3672-3675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Gradient Algorithm for Non-Negative Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Jaidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2524-2527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When silence is gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind extraction of sparse components based on L0-norm minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao M. T. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.617-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification and spectral unmixing for sub-pixel labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.n/a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of discrete finite alphabet sources using a single mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samareh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.713-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error correction via smoothed L0-norm recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Ashkiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of brain regions involved in epilepsy using common spatial pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samareh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.829-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brain-Switch using Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2011 - 5th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un Brain-Switch EEG par Géométrie Riemannienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Invaders&amp;quot;: a prototype of an open-source P300- based video game working with the OpenViBE platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Goyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelu Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2011 - 5th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral and panchromatic images using multiresolution analysis and nonlinear PCA band reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Antonino Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Murtaza Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Montanvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1783-1786, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Block-Sparse Decomposition Based on SL0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Hamidi Ghalehjegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.426-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternating Minimization Method for Sparse Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rad Niazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Non-Negative Matrix Factorization for Removing Show-Through</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnood Merrikh-Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.482-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry applied to BCI classiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. pp.629-636, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind extraction of intermittent sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. pp.402-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent component discriminant analysis for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2010 - 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation of Overdetermined Linear-Quadratic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao M. T. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entropy Based Method for Activation Detection of functional MRI Data Using Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Akhbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Fatemizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.2014-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal sensor subset evaluation in a P300 Brain-Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2010 - 18th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolution: an efficient method to improve spatial resolution of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulfarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Spatial Pattern revisited by Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2010 - IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.472, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Non-adaptive ISI Sparse Channel Estimation Based on SL0 and Its Application in ML Sequence-by-Sequence Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rad Niazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Hamidi Ghalehjegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Independent Component Analysis Algorithm Based on 2D Givens Rotations and a Newton Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.522-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised super resolution to improve the resolution of hyperspectral images classification maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, -, France. conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Dictionary Learning Using Steepest Descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Ataee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1978-1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust-SL0 For Stable Sparse Representation in Noisy Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Eftekhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Abrishami Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3433-3436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Coding and Compression with Sparse 3D Discrete Cosine Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2009 - 8th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.532-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of bilinear mixtures using mutual information minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian source separation of linear-quadratic and linear mixtures through a MCMC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Differential Connectivity Graph of Scalp EEG for Epileptic Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Ali Hossein-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2009 - 17th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Decomposition of Two Dimensional Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3157-3160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Denoising Using Sparse Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valiollahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Firouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2009 - 8th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources dans le cas de mélanges linéaires-quadratiques et linéaires par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.in CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Decomposition Over Non-Full-Rank Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2953-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed sensing block MAP-LMS adaptive filter for sparse channel estimation and a bayesian Cramer-Rao bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed epileptic network from scalp and intracranial EEG of epileptic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Subspace Decomposition for Ocular Artifact Removal from EEG Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2009 - 8th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.419--426, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00599-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ICA for hyperspectral image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. CD rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncued brain-computer interfaces: a variational hidden markov model of mental state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2009 - 17th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECG denoising and compression by sparse 2D separable transform with overcomplete mixed dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Pursuit Algorithm for Sparse Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1549-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in decompisition over multiple-overcomplete dictionaries with application to image inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valiollahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper bound on the estimation error of the sparsest solution of underdetermined linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflating Compressed Samaples: A Joint Source-Channel Coding Approach for noise-Resistant Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hesam Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2957-2960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Separation of Baseband Signals in Post-Nonlinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romis Attux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.in CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive thresholding approach for image denoising using redundant representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadeghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Selective Electrode Array Based on a Bayesian Nonlinear Source Separation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2009 - 8th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.662--669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Class Independent Common Spatial Patterns: Exploiting Energy Variations of Brain Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2008 - 4th International Brain-Computer Interface Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.20--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the mixing matrix in Sparse Component Analysis (SCA) using EM algorithm and Iteratice bayesian clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear blind source separation solution for removing the show-through effect in the scanned documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnood Merrikh-Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the mixing matrix in underdetermined Spare Component Analysis (SCA) using consecutive Independent Component Analysis (ICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Javanmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Pad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Source Separation for Multi-Class Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.1569101877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Real-Field Codes by an Iterative Expectation-Maximization (EM) Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3169-3172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR Artifact Reduction in the Simultaneous Acquisition of EEG and fMRI of Epileptic Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Ali Hossein-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement to a NAM captured whisper-to-speech system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.1465-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear source separation approach for the Nicolsky-Eisenman model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new General Weighted Least-Squares Algorithm for Approximate Joint Diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2008 - 4th International Brain-Computer Interface Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity analysis of EEG recordings for Epileptic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Ali Hossein-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step to convolutive sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Firouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghasemian Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.1921-1924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex-Valued Sparse Representation based on smoothed l0 norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.3881-3884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conversion de voix chuchotée enregistrée par capteur NAM vers la voix audible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting relevant features of steganographic schemes by feature selection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaCHa 2007 - Third Wavila Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. pp.electronic version</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages de la Sélection de Caractéristiques pour la Stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.electronic version</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Apply ICA on Actual Data? Example of Mars Hyperspectral Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Visual Voice Activity Detector to Regularize the Permutations in Blind Separation of Convolutive Speech Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.223-226, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2007.4288559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of two approaches for visual speech analysis with application to voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Aubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. p. 228-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of Using Feature Selection Techniques on Steganalysis Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lendasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Simula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWANN 2007 - 9th International Work-Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Sebastian, Spain. pp.electronic version</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual speech source separation: a regularization method based on visual voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.223-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Component Analysis in Presence of Noise Using an Iterative EM-MAP Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2007 - 7th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two novel visual voice activity detectors based on appearance models and retinal filltering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Aubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation of a Class of Nonlinear Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2007 - 7th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Londres, United Kingdom. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical Dynamics of Brain Connections for the Design of Asynchronous Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2520-2523, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des graphes et dynamique des connexions cérébrales pour la conception d'interfaces cerveau-machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.676-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Sparse Representation Based on Smoothed L0 Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hosein Mohimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2007 - 7th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Mixing Matrix in Sparse Component Analysis Based on Converting a Multiple Dominant to a Single Dominant Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Noorshams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2007 - 7th International Conference on Independent Component Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Estimation in Noisy Sparse Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutual information minimization approach for a class of nonlinear recurrent separating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2007 - IEEE 17th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Channel Electrocardiogram Denoising Using a Bayesian Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Valencia, Spain. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Meaning of Independent Components and Artifact Removal of Hyperspectral Data from Mars using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Nordic Signal Processing Symposium (NORSIG'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of independent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICA) Research Network International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liverpool, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ICA Provides for ECG Processing: Application to Noninvasive Fetal ECG Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Shamsollahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Symposium on Signal Processing and Information Technology (ISSPIT'06), Vancouver, Canada, Aug. 27-30, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Vancouver, Canada. pp.656-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for sparse source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal and Image Processing Conference {EUSIPCO}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian blind image separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Conference on Independent Component Analysis and Blind Signal Separation (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Charleston, United States. pp.106-114, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11679363_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood separation of spatially auto-correlated images using a Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharam Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaxEnt 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-entropy minimization for blind extraction of bounded sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erdogmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verleysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, ICA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood separation of spatially autocorrelated images using a Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharam Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Selection for Noninvasive Fetal Electrocardiogram Extraction using Mutual Information Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Inference and Maximum Entropy Methods In Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France. pp.97-104, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2423265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method for sparse component analysis based on iterative detection-projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaxEnt 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Hyperspectral Data Processing using ICA and Bayesian Positive Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaxEnt 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Meaning of Independent Components and Artifact Removal of Hyperspectral Data from Mars Using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Nordic Signal Processing Symposium (NORSIG 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00362037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of visual speech information applied to voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2006 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the indeterminations of Blind source separation of convolutive speech mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2006 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical meaning of independent components and artifacts removal of hyperspectral data from Mars using ICA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Symposium on Artificial Neural Networks, ESANN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bruges, Belgium. pp.301-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing entropy for estimating nonlinearities in {PNL} mixtures source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA (Research Network International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liverpool, United Kingdom. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Hyperspectral Data Processing using ICA and Bayesian Positive Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafrun Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2006, pp.288-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Electrocardiogram Signals Using the Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Shanghai, China. pp.5639-5642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWM: a Class of Convex Contrasts for Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Noisy ECG Signals Using the Extended Kalman Filter Based on a Dynamic ECG Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 32nd Annual International Conference on Computers in Cardiology, Lyon, France, Sep. 25-28, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.1017-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA by mutual information minimization: how to avoid local minima ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor array for foetal ECG. Part 1: Electrical modelisation and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence in Medicine and Healthcare, CIMED 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Portugal. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating score function difference SFD and its application in blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity or whiteness : what criterion to use for blind deconvolution of seismic data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko van Der Baan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor array for fetal ECG. part 2 : Sensor selections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Computational Intelligence in Medical and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Costa da Caparica, Lisbon, Portugal. pp.434-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor array for fetal ECG. part 1 : Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Computational Intelligence in Medical and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Costa da Caparica, Lisbon, Portugal. pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution aveugle dans le domaine fréquentiel fondée sur le taux d'information mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind frequency deconvolution : A new approach using mutual information rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Approach for Separating Several Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marvasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Independent Component Analysis and Blind Signal Separation, address = Granada, Spain, year = 2004, month = 22-24 September, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet de-noising for Blind Source Separeation in Noisy Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisoara Paraschiv-Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Blind Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenada, Spain. pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Approach for Separating Several Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zadeh Massouad Babaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marvasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Blind source Separation, Lecture Notes in Computer Science 3195</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal electrodes analysis by statistical processing for fetal electrocardiogram extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IASTED Int. Conf. on Biomedical Engineering (BioMed 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian source separation in post-nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharam Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.702-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solution of the blind source separation problem using derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2004 Independent Component Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solution of Blind Source Separation Problem Using Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Blind Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenada, Spain. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed nonlinear parameter estimation from error bounded data from NaI detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA (European safeguards research and development association) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Stockholm, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability conditions for blind source separation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Symposium on Artificial Neural Networks (ESANN 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruges, Belgium. pp.301-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00233005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse en composantes indépendantes: un outil puissant pour le traitement de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2003 - 19ème Colloque sur le Traitement du Signal et des Images (GRETSI 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENST, Paris, Sep 2003, Paris, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00576205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving independent component analysis performances by variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vrins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Neural Networks for Signal Processing (NNSP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.359-368, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NNSP.2003.1318035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fetal electrocardiogram extraction based on non-stationary ica and wavelet denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisoara Paraschiv-Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Symposium on Signal Processing and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'acceptabilité dans les problèmes de séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVemes journées de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France. pp.883-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00233001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle de sources temporellement corrélées par l'approche de maximum de vraisemblance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2001 - 18ème Colloque sur le Traitement du Signal et des Images (GRETSI 01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings. ICASSP99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1429-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convolutive mixture - source separation by the decorrelation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ICASSP-98, Seattle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, France. pp.2109-2112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation of convolutive mixtures by maximization of fourth-order cumulants : the non i.i.d. case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Asilomar-98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, France. pp.1584-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurtosis: Definition and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohnishi Noboru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multisource-Multisensor: Data Fusion (FUSION'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques méthodologiques concernant la séparation des mélanges convolutifs par l'approche de décorrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du seizième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, France. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse des hypothèses dans une méthode sous-espace pour la séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1997 - 17ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace method for blind separation of sources and for a convolutive mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing VIII, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Triest, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometrical algorithm for blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puntonet Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1995 - 15ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple cost function for instantaneous and convolutive sources separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1995 - 15ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Liebgott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 9782271143280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03798417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press (Elsevier), pp.831, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE international workshop on Machine Learning for signal Processing (MLSP 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülay Adali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Larsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Signal Processing Society, pp.CD-Rom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Signal Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülay Adali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Adali, C. Jutten, J. M. T. Romano, A. K. Barros. Springer, pp.785, 2009, Lecture Notes in computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources 2. Au-delà de l'aveugle et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.284, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources 1. Concepts de base et analyse en composantes indépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.279, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Jutten; Leonardo Tomazeli Duarte; Said Moussaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source Separation in Physical‐Chemical Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-199, 2023, Print ISBN:9781119137221 |Online ISBN:9781119137252. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119137252.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the endmembers in spectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Handling in Science and Technology, Volume 32: Hyperspectral imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.167-203, 2020, ISBN 978-0-444-63977-6. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63977-6.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to EEG Source Analysis with an illustration of a study on Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda E and Castet J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ISBN 978-1-4471-6584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Unsupervised Smart Chemical Sensor Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Yallup, K. Iniewski (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Smart Sensors and Sensor Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.177-190, 2014, Devices, Circuits, and Systems, 9781466595507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of blind source separation. Independent component analysis and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press (Elsevier), pp.1-22, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Karhunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of blind source separation. Independent component analysis and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press (Elsevier), pp.549-592, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of source separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vigario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of blind source separation. Independent component analysis and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press (Elsevier), pp.639-682, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Comon, C. Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparation de sources 1. Concepts de base et analyse en composantes indépendantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.23-34, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Jutten, P. Comon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparation de sources 2. Au-delà de l'aveugle et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.443-482, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hardware to software : designing a &amp;quot;Neurostation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to V.L.S.I. design of Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluever Academic Press, Boston, USA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Extraction of Fetal Cardiac Signals from Maternal Abdominal Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad B. Shamsollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : U.S. Serial Number: 61/116,870. Département Images et Signal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la séparation de sources à l'analyse en composantes indépendantes, et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFBS: a Forward-Backward Splitting algorithm for constrained tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalization to Schur's Lemma with an Application to Joint Independent Subspace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Lahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extration of Diaphragmatic EMG Using DWT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mostafa Fadaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Similowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-lab. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten - Petite visite guidée de la séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01764082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId801"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230210v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Sobhani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108457" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Imbiriba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Bermudez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mgrs.2021.3071158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gamba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2020.3014138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Behmanesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Adibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Saeed Ehsani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3053513" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kheirati Roonizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03325710v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3099954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3060619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamarei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Soltanian-Zadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.07.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Kin Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwasaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2974062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Noorzadeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2020.3016079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3010854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02434671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2958203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Lahat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Shapiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1232462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G Fantinato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romis Attux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.09.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02367970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab4962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02138874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2897254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2880714" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madrolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18061785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2889705" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chatterjee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skoglund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2778695" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2742541" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Akhbari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Montazeri Ghahjaverestan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Shamsollahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.01.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Sedighin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2679692" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ehsandoust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2747478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram &#8224; Ehsandoust" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud &#8224; Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2708025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dean Pelegrina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.12.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2586358" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2579259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2562562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Sayadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis A. Armoundas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.09.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samareh Samadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0506-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Bagher Shamsollahi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Armoundas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/2/203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Marrero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2536480" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132297v5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2526960" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2460697" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Romano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2371013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Chumbimuni-Torres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Kubota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2318174" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962227v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2295062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Malek-Mohammadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Amini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2295557" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2296099" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chatel-Goldman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Niknazar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendyam S. B. Ouedraogo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2287683" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.12.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00107" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00847619v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Amini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rim&#233;l&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2247401" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Villa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.10.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXVTMDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2234456" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934308v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2285218" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rad Niazadeh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2171953" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2172210" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764832v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o M. T. Romano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208953" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Antonino Licciardi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Murtaza Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Montanvert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-207" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnood Merrikh-Bayat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0131-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584756v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/1/016001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2099227" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2153861" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hosein Mohimani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2170129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2096798" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sameni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2037353" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2009.2032983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460494v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Brunner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Pfurtscheller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2032162" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998901v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484162v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0488-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DC6FF74A262A03E32FCF04C1D499F29EFB81362/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2052357" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/31/11/009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526451v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2050197" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thato Tsalaile" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Sanei" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Chambers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.2002141" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Simula" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/901381" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007606" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2009.2036259" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zayyani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2025154" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429900v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2030707" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202718v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.919573" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272349v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafrun Hauksdottir" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.07.034" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272347v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Movahedi Naini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.07.035" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Haddadi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2003989" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343628v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2008.09.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306449v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.919714" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/5/006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174096v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885922" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.872619" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.897817" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/43407" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499184v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.04.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097152v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samadi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097102v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bermejo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabestany" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202717v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.847-866" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larue" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802463v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadeh Massouad Babaie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097157v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379438v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.845593" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sol&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.11.030" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.11.020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379405v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.11.021" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201586v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621778v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621742v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802444v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802440v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802361v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.489054" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802356v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252791v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caelen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945116" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/273C9A393C36BBC34A6933FF7E04D470E0B057B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597523v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marinoni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513780" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560161v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Parsa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052901" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078476v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054510" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084803v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397453v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315131v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-682-6-02" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078439v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682432" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321580v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321587v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_49" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868167v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450771" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884799v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461358" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461743v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448828" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024260v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461639v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depaulis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081246" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479420v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_36" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480992v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo T Duarte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_29" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479306v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie Zadeh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_16" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581521v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953346" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479431v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_47" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591252v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591258v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-16" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630177v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_78" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552278v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953044" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479437v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_50" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurandi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01504522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563153v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037537" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479301v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-048" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400546v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325055v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351209v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658328v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin Afdideh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760274" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400542v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364247v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532746" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357245v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Korczowski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208195v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourrier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400550v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assato Ando" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Duarte" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382832v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318726v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-467-9-224" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358368v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368298v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Nasiri Ghosheh Bolagh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagher Shamsollahi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195942v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duda" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319999" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226466v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_22" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236637v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208412v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Harris" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mohsen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208426v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212027v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318721" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216127v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216141v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Felice" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Attux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_36" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135920v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-414" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165114v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164651v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_13" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062366v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096196v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Syed" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2014.6900825" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062354v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009789v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pouyatos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Depaulis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roucard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080120v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave-Jallon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gum&#233;ry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943979" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094984v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060142v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997853v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Acharian" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vignolle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867093v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094992v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866674v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadeghipour" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867131v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Liang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojie Chen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mohsen Naqvi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931102v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naqvi Syed Mohsen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661927" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866667v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839419v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839421v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867170v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866666v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886280v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souloumiac" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaidane" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602333" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853768v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867075v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Joneidi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877447v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van Veen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687408v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733985v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Zandifar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734751v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734080v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701592v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693321v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700493v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733982v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Sharif-Nassab" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Kharrat-Zadeh" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781793v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681534v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687436v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741234v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734073v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853756v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coppa" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6346569" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741221v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596777v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooshang Ghasemi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596772v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619984v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605699v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605698v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rostami" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605696v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Ashkiani" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696045v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605697v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. T. Romano" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629110v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602720v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696054v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049466" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525952v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Hamidi Ghalehjegh" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578956v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulfarsson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466285v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Fatemizadeh" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578911v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525945v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514406v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525949v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522845v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602700v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_78" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526043v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602686v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662067" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526065v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526058v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578962v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466282v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ataee" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400700v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Eftekhari" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abrishami Moghaddam" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370733v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palangi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghafari" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424182v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Mokhtari" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424171v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400464v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370672v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valiollahzadeh" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Firouzi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448557v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Ali Hossein-Zadeh" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400693v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hesam Mohseni" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369545v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424195v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nazari" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424178v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400478v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424165v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384879v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424212v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416162v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400474v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449457v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369922v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416161v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424191v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370052v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323579v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315889v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315887v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315900v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Javanmard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Pad" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290117v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271360v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323479v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333288v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315868v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324215v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271358v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghasemian Sahebi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271364v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323487v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339058v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166700v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166692v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173341v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2007.4288559" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195015v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Aubrey" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173328v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166695v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174745v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174738v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352841" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188132v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195014v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173300v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173379v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173357v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173370v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Noorshams" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173337v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169526v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174333v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Shamsollahi" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098155v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098150v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharam Hosseini" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidara" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098151v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vrins" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erdogmus" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371564v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vrins" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Parmentier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;rail" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423265" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105881v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105883v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Amini" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289240v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_14" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8D2LMNQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174338v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097191v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105882v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362037v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098163v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097178v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105884v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sol&#233;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121596v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121329v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174347v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379457v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379463v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Azancot" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Schmidt" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibony" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379470v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bahmani" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174343v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379468v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097184v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko van Der Baan" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203397v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herail" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schmidt" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203395v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097198v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518793v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marvasti" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097179v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232831v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisoara Paraschiv-Ionescu" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802799v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232830v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097172v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861472v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232883v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232886v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233005v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232884v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lee" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.2003.1318035" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576205v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232989v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233001v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792253v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802713v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohnishi Noboru" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802612v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802604v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802603v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puntonet Carlos" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802600v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798417v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460653v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370737v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Barros" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436415v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Larsen" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179079v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179073v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280430v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119137252.ch4" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119137252.ch4" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888586v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00009-2" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078589v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/hci/book/978-1-4471-6583-5" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063330v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460655v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460657v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Karhunen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460660v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vigario" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179082v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179085v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106332v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chams" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410655v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106245v2" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929348v2" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247899v2" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202737v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mostafa Fadaili" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Similowski" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01764082v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230210v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Sobhani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108457" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Imbiriba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Bermudez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mgrs.2021.3071158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kheirati Roonizi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Behmanesh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Adibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Saeed Ehsani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3053513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2020.3014138" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3060619" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03325710v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3099954" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamarei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Soltanian-Zadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.07.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Kin Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwasaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2974062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Noorzadeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2020.3016079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3010854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02434671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2958203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Lahat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Shapiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1232462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G Fantinato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romis Attux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.09.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02367970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab4962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02138874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2897254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2880714" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madrolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18061785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2889705" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chatterjee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skoglund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2778695" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2742541" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Akhbari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Montazeri Ghahjaverestan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Shamsollahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.01.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Sedighin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2679692" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ehsandoust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2747478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram &#8224; Ehsandoust" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud &#8224; Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2708025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samareh Samadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0506-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Sayadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis A. Armoundas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.09.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2579259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2562562" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dean Pelegrina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.12.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2586358" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Bagher Shamsollahi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Armoundas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/2/203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Marrero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2536480" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132297v5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2526960" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2460697" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Romano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2371013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Chumbimuni-Torres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Kubota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2318174" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Malek-Mohammadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Amini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2295557" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2295062" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962227v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013194" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2296099" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chatel-Goldman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendyam S. B. Ouedraogo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2287683" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Niknazar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.12.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00107" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00847619v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Amini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rim&#233;l&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2247401" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Villa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.10.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXVTMDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2234456" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934308v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2285218" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rad Niazadeh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2171953" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2172210" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764832v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o M. T. Romano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208953" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Antonino Licciardi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Murtaza Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Montanvert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-207" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnood Merrikh-Bayat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0131-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/1/016001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2099227" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2153861" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hosein Mohimani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2170129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2096798" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sameni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2037353" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2009.2032983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528577v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484162v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0488-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DC6FF74A262A03E32FCF04C1D499F29EFB81362/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460494v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Brunner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Pfurtscheller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2032162" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/31/11/009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523533v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2052357" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526451v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2050197" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thato Tsalaile" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Sanei" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Chambers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.2002141" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007606" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Simula" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/901381" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437891v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zayyani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2025154" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2030707" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541415v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2009.2036259" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272349v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafrun Hauksdottir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.07.034" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202718v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.919573" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343628v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2008.09.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272347v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Movahedi Naini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.07.035" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327590v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Haddadi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2003989" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306449v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.919714" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/29/5/006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174096v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885922" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.897817" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.872619" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/43407" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499184v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.04.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097152v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samadi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097102v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bermejo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabestany" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larue" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.847-866" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802463v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadeh Massouad Babaie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097157v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379438v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.845593" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sol&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.11.030" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.11.020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379405v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.11.021" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201586v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621778v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621742v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802440v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802361v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.489054" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802356v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252791v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caelen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945116" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/273C9A393C36BBC34A6933FF7E04D470E0B057B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597523v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marinoni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513780" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560161v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Parsa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052901" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078476v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054510" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315131v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-682-6-02" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397453v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084803v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078439v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682432" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321587v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321580v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461358" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461624v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_49" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450771" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461743v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448828" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024260v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461639v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depaulis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081246" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479420v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_36" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480992v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo T Duarte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_29" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479306v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie Zadeh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_16" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591258v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-16" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479437v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_50" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630177v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_78" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552278v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591252v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953346" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479431v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_47" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurandi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479301v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-048" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01504522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563153v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037537" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400546v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357245v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Korczowski" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208195v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourrier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658328v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin Afdideh" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760274" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400542v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364247v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532746" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325055v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351209v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400550v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assato Ando" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Duarte" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382832v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318726v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-467-9-224" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368298v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Nasiri Ghosheh Bolagh" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagher Shamsollahi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358368v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195942v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duda" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319999" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226466v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_22" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236637v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208412v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Harris" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mohsen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212027v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208426v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318721" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216127v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216141v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Felice" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Attux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_36" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165114v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135920v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-414" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164651v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_13" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062366v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096196v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Syed" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2014.6900825" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062354v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009789v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pouyatos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Depaulis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roucard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080120v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave-Jallon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gum&#233;ry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943979" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094984v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060142v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997853v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Acharian" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vignolle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867093v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094992v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866674v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866667v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931102v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naqvi Syed Mohsen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661927" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839418v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadeghipour" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867131v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Liang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojie Chen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mohsen Naqvi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839419v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839421v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867170v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866666v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867075v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Joneidi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877447v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van Veen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853768v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886280v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souloumiac" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaidane" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602333" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687408v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733985v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Zandifar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734751v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734080v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701592v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733982v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Sharif-Nassab" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Kharrat-Zadeh" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693321v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700493v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781793v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681534v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687436v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741234v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734073v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741221v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853756v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coppa" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6346569" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596777v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooshang Ghasemi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596772v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619984v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605697v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. T. Romano" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696045v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605698v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rostami" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605696v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Ashkiani" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605699v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629110v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602720v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696054v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049466" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525952v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Hamidi Ghalehjegh" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525949v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526043v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602700v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_78" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522845v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578911v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525945v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466285v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Fatemizadeh" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514406v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578956v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulfarsson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602686v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662067" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526065v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526058v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578962v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466282v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ataee" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400700v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Eftekhari" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abrishami Moghaddam" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370733v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palangi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghafari" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424182v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Mokhtari" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424171v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448557v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Ali Hossein-Zadeh" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400464v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370672v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valiollahzadeh" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Firouzi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416162v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400474v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424165v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424212v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369922v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449457v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384879v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424178v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400478v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424195v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nazari" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369545v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400693v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hesam Mohseni" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416161v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424191v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370052v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323579v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315889v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315887v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315900v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Javanmard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Pad" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290117v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271360v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323479v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333288v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315868v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324215v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323487v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271358v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghasemian Sahebi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271364v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339058v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166700v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166692v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173328v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173341v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2007.4288559" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195015v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Aubrey" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166695v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195014v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173379v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188132v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173300v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174738v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352841" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174745v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173357v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173370v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Noorshams" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173337v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169526v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174333v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Shamsollahi" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098155v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097191v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174338v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105883v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Amini" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289240v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidara" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_14" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8D2LMNQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105881v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharam Hosseini" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098151v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vrins" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erdogmus" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098150v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371564v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vrins" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Parmentier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;rail" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423265" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105882v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098163v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362037v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121329v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097178v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105884v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sol&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121596v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174347v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379457v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174343v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379468v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bahmani" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379463v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Azancot" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Schmidt" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibony" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379470v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097184v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko van Der Baan" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203397v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herail" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schmidt" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203395v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097198v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097179v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518793v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marvasti" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232831v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisoara Paraschiv-Ionescu" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802799v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232830v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097172v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861472v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232883v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232886v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233005v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576205v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232884v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lee" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.2003.1318035" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232989v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233001v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792253v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802713v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohnishi Noboru" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802612v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802604v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802603v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puntonet Carlos" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802600v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798417v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460653v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436415v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Larsen" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370737v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Barros" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179079v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179073v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280430v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119137252.ch4" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119137252.ch4" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02888586v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00009-2" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078589v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/hci/book/978-1-4471-6583-5" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063330v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460655v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460657v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Karhunen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460660v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vigario" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179082v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179085v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106332v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chams" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410655v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106245v2" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929348v2" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247899v2" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202737v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mostafa Fadaili" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Similowski" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01764082v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>