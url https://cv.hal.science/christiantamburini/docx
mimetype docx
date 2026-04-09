--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Tamburini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Tamburini Directeur de Recherche CNRSOcéanographe microbien de l'océan profondDélégué scientifique CNRS/INSU DIIRO/OA (DAS en charge des développements instrumentaux innovants pour la recherche et l’observation et DAS Océan-Atmosphère)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christiantamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3752-7423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069965625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-7821-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (DR1) au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation: utilisez google map pour voir où le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est situé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Intéréts scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanographie microbienne des domaines océaniques intermédiaire (200-1000m) et profond (&amp;gt;1000m)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effets de la pression hydrostatique sur les activités et la diversité des organismes microbiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompe biologique de carbone :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; rôle des procaryotes dans le devenir de la matière organique en zones intermédiaire et profonde en lien avec le cycle du carbone</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; Dégradation de la matière organique semi-labile ou réfractaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence appliquée à l'architecture : optimisation de culture de bactéries bioluminescentes (collaboration avec Tangram Lab Architectes)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence comme un proxy de l'activité biologique en milieu marin. Impact de la bioluminescence sur la pompe biologique de carbone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Approches et outils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences en laboratoire : culture bactérienne en conditions hyperbares. Simulation de chute de particules.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Expériences sur le terrain (prélèvement d'échantillons d'eaux profondes avec maintien des conditions de pression)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rôle des bactéries attachées aux particules en cours de chute</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure phylogénitique des assemblages microbiens révélée par les techniques de biologie moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Changements de la structure de la communauté des procaryotes soumise à un accroissement de la pression hydrostatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Campagnes océanographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de 340 jours de missions en mer dont les principales missions sont listées ci-dessous :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICOSE 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Biodiversité, Interractions, COnnectivité et Symbioses en milieus Extrêmes). N/O Pourquoi Pas / Sous-marin Nautile, Janvier – Mars 2018, 44 jours, ride médio-Atlantique (sources hydrothermales TAG et Snake Pit). 1ère plongée avec le sous-marin Nautile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEACETIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ProcEss studies at the Air-sEa Interface after dust deposition in the MEditerranean sea). N/O Pourquoi Pas, Mai – Juin 2017, 32 jours, Mer Méditerranée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAP cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRS Discovery (GB), Atlantique Nord (Juillet – Août 2009, 37 jours et Juin – Juillet 2015, 20 jours). Projet EuroSITES (FP7, EU), ANR POTES, OT MED ROBIN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domino Development Corrosion Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O OGS EXPLORA, Mer Noire (Mars 2014, 15 jours). Contrat FOSPA. Responsable scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O L’Atalante (F), Golfe du Lion (Mai 2011, 30 jours). Programme MERMEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POTESmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Tethys II, N/O L’Europe (F), Mer Ligure (Avril 2007, Avril 2008, 20 jours). Chef de mission. ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM-Sub cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania, N/O Universitatis (I), Mer Tyrrhénienne (Juillet / Décembre 2005, 30 jours). CIESM program, ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioDeep cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania (I), Mer Ionienne (Août 2011, 14 jours). Projets EU FP5 BioDeep.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedFlux cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R/V Endeavor (US), Mer Ligure (Mars 2005, Avril 2006, 14 jours). Projet NSF MedFlux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOCTILUC 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Thetys II, Mer Ligure – ANTARES (Avril et Sept. 2004). Projet ANTARES – Bioluminescence, co-Chef de mission.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Implications administratives et responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission institut (CMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CNRS/INSU (Direction Adjointe Scientifique de l’INSU en charge des développements instrumentaux innovants pour la recherche et l’observation – DIIRO). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du bureau du GDR OMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GDR Océan & Mers). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à la Commission Spécialisée Océan-Atmosphère de l’INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSOA) (2014 - 2020). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable ‘boîte instrumentation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CSOA (2016-2020). Organisation des ‘Atelier Expérimentation et Instrumentation’ de Brest (AEI 2017) et de Lille (AEI 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à l’Ecole Doctorales des Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ED 251 – Aix-Marseille Université) (2018 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé au conseil scientifique d’évaluation (CES01) de l’Agence Nationale de la Recherche (ANR) (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Conseil Scientifique de l'INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 - 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Section 19 CoNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Advisory Board of the Hadal Science and Technology Research Center (HAST), Shangai Ocean university (2015 - 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury de concours MCF Pierre et Marie Curie, Paris VI (2012), Chaire d’Excellence Pierre et Marie Curie, Paris VI (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre AERES/HCERES pour l’évaluation du laboratoire EPOC – Mai 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 'Environnements méso-, bathypélagique et extrêmes’ au MIO (2012 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ‘Pompe Biologique’ au MIO (2018- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable et responsable du Personnel du ‘Service Atmosphère Mer’ (SAM) du MIO (2012 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (collège B) du Conseil de l’OSU PYTHEAS (2013 – 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du COMEX du MIO (2012 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP leader Earth-Sea Sciences du consortium ANTARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2008-2014). Représentant INSU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique du Centre d'Océanologie de Marseille (2003 - 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Valorisation - développement d'instruments scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – High-pressure sampler unit. Suite au développement de Bianchi et al. (1999), j’ai eu tâche de développer un savoir-faire de méthodes de prélèvement d’eau de mer en maintenant les conditions in situ (pression, température oxygène) avec prise en compte optimale des conditions de sécurité et de concevoir une version commercialisable (Top Industrie SAS) en étroite collaboration avec M. Garel (IE, MIO) (Garel et al. 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BathyBot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – the deep-sea crawler to see the unseen of the NW Mediterranean Sea. BathyBot, a multi-instrumented Internet Operated Vehicle (IOV), will be deployed at 2500m depth at 40 km off Toulon in the framework of EMSO ERIC infrastructural initiatives. Conception : iSeaMC (Bremen). Coordination technique : DT INSU (Carl Gojak) ; Coordination scientifique : C. Tamburini / S. Martini. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/bathybot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – SINking PArticles Simulator. Conception d’un système permettant d’étudier le rôle des prokaryotes dans la dégradation de particules en simulant leur chute le long de la colonne d’eau (Tamburini et al. 2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-O2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mesure de l’oxygène en condition hyperbare. Avec M. Garel (IE, MIO), nous avons développé un système permettant la mesure de l’oxygène sous pression (système optode).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIO-HPLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Conteneur mobile hyperbare co-conçu avec M. Garel (IE, MIO) pour réaliser les expérimentations hyperbares sur navires océanographiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct contributions of suspended and sinking prokaryotes to mesopelagic carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.165-172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to sample individual marine snow particles for downstream molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M.J. Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐ezzahra Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bizic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Strategies to High Hydrostatic Pressures in Pseudothermotoga species Revealed by Transcriptional Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.773. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11030773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the ocean's mesopelagic zone carbon budget: sensitivity and estimation of parameters associated with prokaryotic remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Memery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (19), pp.4165-4182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-20-4165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RUpture‐Based detection method for the Active mesopeLagIc Zone (RUBALIZ): A crucial step toward rigorous carbon budget assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M J Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric a C Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic additive release from plastic to seawater is lower under deep-sea conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24738-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Repeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nouailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Champaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebban -Kreuzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Thermotoga strain TFO isolated from a Californian petroleum reservoir phylogenetically related to Thermotoga petrophila and T. naphthophila, two thermophilic anaerobic isolates from a Japanese reservoir: Taxonomic and genomic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara M Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.126132. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to the Hydrostatic Pressure of Surface and Subsurface Strains of Pseudothermotoga elfii Revealing the Piezophilic Nature of the Strain Originating From an Oil-Producing Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.588771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore E Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrating Evolution, Metabolism, and Climate Change Studies of Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Bednarsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Deppeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (11), pp.1022-1033. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TREE.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a congruent reclassification and nomenclature of the thermophilic species of the genus Pseudothermotoga within the order Thermotogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarath Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (6), pp.555-563. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SYAPM.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the adaptation strategies of Desulfovibrio piezophilus to hydrostatic pressure through metabolic and transcriptional analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.520-6. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics Reveal Several Gene Expression Patterns in the Piezophile Desulfovibrio hydrothermalis in Response to Hydrostatic Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e106831. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation of the carbon budget in the ocean’s twilight zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. C. Giering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Lampitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7493), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic responses to hydrostatic pressure in the ocean - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody W. Deming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1262-1274. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Genomic and Proteomic Characterization of a Deep-Sea Sulfate Reducer: Insights into the Piezophilic Lifestyle of Desulfovibrio piezophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e55130. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrian-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 774, pp.19. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bengara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00861705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, pp.53. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging concepts on microbial processes in the bathypelagic ocean-ecology, biogeochemistry, and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Bochdansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (16), pp.1519-1536. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00545854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of marine extracellular polymeric substances by deep-sea prokaryotes in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.705-709. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2011.00285.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfovibrio piezophilus sp. nov., a piezophilic, sulfate-reducing bacterium isolated from wood falls in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Khelaifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aussignargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (Pt 11), pp.2706-11. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.028670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic zone ecology and biogeochemistry - a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1504-1518. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the apparent imbalance between geochemical and biochemical indicators of meso- and bathypelagic biological activity: What the @$#! is wrong with present calculations of carbon budgets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Burd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis A. Hansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (16), pp.1557-1571. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure effects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12(7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterraean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure affects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation-independent assessment of the bathypelagic archaeal diversity of Thyrrhenian Sea : comparative study of rDNA and rRNA-derived libraries and influence of sample decompression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta La Cono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Genovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina La Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Denaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.768-773. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C interactions during degradation of the diatom Skeletonema marinoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1381-1395. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and activity of Bacteria and Archaea in the different water masses of the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kriwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.700-712. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major viral impact on the functioning of benthic deep-sea ecosytems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Dell'Anno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Corinaldesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Magagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.1084-1109. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified prokaryote network in the oxic-anoxic transition of a deep-sea halocline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Daffonchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Borin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van der Wielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 440 (7081), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure effects on surface Mediterranean prokaryotes and biogenic silica dissolution during a diatom sinking experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.267-276. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame043267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and highly reproducible technique to extract the 14CO2 resulting from respiration of 14C-labeled seawater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 523, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer hydrolysis and bacterial production under ambient hydrostatic pressure through a 2000 m water column in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.2109-2123. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00030-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Tamburini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Tamburini Directeur de Recherche CNRSOcéanographe microbien de l'océan profondDélégué scientifique CNRS/INSU DIIRO/OA (DAS en charge des développements instrumentaux innovants pour la recherche et l’observation et DAS Océan-Atmosphère)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christiantamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3752-7423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069965625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-7821-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (DR1) au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation: utilisez google map pour voir où le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est situé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Intéréts scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanographie microbienne des domaines océaniques intermédiaire (200-1000m) et profond (&amp;gt;1000m)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effets de la pression hydrostatique sur les activités et la diversité des organismes microbiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompe biologique de carbone :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; rôle des procaryotes dans le devenir de la matière organique en zones intermédiaire et profonde en lien avec le cycle du carbone</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; Dégradation de la matière organique semi-labile ou réfractaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence appliquée à l'architecture : optimisation de culture de bactéries bioluminescentes (collaboration avec Tangram Lab Architectes)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence comme un proxy de l'activité biologique en milieu marin. Impact de la bioluminescence sur la pompe biologique de carbone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Approches et outils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences en laboratoire : culture bactérienne en conditions hyperbares. Simulation de chute de particules.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Expériences sur le terrain (prélèvement d'échantillons d'eaux profondes avec maintien des conditions de pression)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rôle des bactéries attachées aux particules en cours de chute</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure phylogénitique des assemblages microbiens révélée par les techniques de biologie moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Changements de la structure de la communauté des procaryotes soumise à un accroissement de la pression hydrostatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Campagnes océanographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de 340 jours de missions en mer dont les principales missions sont listées ci-dessous :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICOSE 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Biodiversité, Interractions, COnnectivité et Symbioses en milieus Extrêmes). N/O Pourquoi Pas / Sous-marin Nautile, Janvier – Mars 2018, 44 jours, ride médio-Atlantique (sources hydrothermales TAG et Snake Pit). 1ère plongée avec le sous-marin Nautile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEACETIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ProcEss studies at the Air-sEa Interface after dust deposition in the MEditerranean sea). N/O Pourquoi Pas, Mai – Juin 2017, 32 jours, Mer Méditerranée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAP cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRS Discovery (GB), Atlantique Nord (Juillet – Août 2009, 37 jours et Juin – Juillet 2015, 20 jours). Projet EuroSITES (FP7, EU), ANR POTES, OT MED ROBIN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domino Development Corrosion Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O OGS EXPLORA, Mer Noire (Mars 2014, 15 jours). Contrat FOSPA. Responsable scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O L’Atalante (F), Golfe du Lion (Mai 2011, 30 jours). Programme MERMEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POTESmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Tethys II, N/O L’Europe (F), Mer Ligure (Avril 2007, Avril 2008, 20 jours). Chef de mission. ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM-Sub cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania, N/O Universitatis (I), Mer Tyrrhénienne (Juillet / Décembre 2005, 30 jours). CIESM program, ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioDeep cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania (I), Mer Ionienne (Août 2011, 14 jours). Projets EU FP5 BioDeep.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedFlux cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R/V Endeavor (US), Mer Ligure (Mars 2005, Avril 2006, 14 jours). Projet NSF MedFlux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOCTILUC 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Thetys II, Mer Ligure – ANTARES (Avril et Sept. 2004). Projet ANTARES – Bioluminescence, co-Chef de mission.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Implications administratives et responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission institut (CMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CNRS/INSU (Direction Adjointe Scientifique de l’INSU en charge des développements instrumentaux innovants pour la recherche et l’observation – DIIRO). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du bureau du GDR OMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GDR Océan & Mers). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à la Commission Spécialisée Océan-Atmosphère de l’INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSOA) (2014 - 2020). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable ‘boîte instrumentation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CSOA (2016-2020). Organisation des ‘Atelier Expérimentation et Instrumentation’ de Brest (AEI 2017) et de Lille (AEI 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à l’Ecole Doctorales des Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ED 251 – Aix-Marseille Université) (2018 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé au conseil scientifique d’évaluation (CES01) de l’Agence Nationale de la Recherche (ANR) (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Conseil Scientifique de l'INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 - 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Section 19 CoNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Advisory Board of the Hadal Science and Technology Research Center (HAST), Shangai Ocean university (2015 - 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury de concours MCF Pierre et Marie Curie, Paris VI (2012), Chaire d’Excellence Pierre et Marie Curie, Paris VI (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre AERES/HCERES pour l’évaluation du laboratoire EPOC – Mai 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 'Environnements méso-, bathypélagique et extrêmes’ au MIO (2012 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ‘Pompe Biologique’ au MIO (2018- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable et responsable du Personnel du ‘Service Atmosphère Mer’ (SAM) du MIO (2012 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (collège B) du Conseil de l’OSU PYTHEAS (2013 – 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du COMEX du MIO (2012 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP leader Earth-Sea Sciences du consortium ANTARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2008-2014). Représentant INSU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique du Centre d'Océanologie de Marseille (2003 - 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Valorisation - développement d'instruments scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – High-pressure sampler unit. Suite au développement de Bianchi et al. (1999), j’ai eu tâche de développer un savoir-faire de méthodes de prélèvement d’eau de mer en maintenant les conditions in situ (pression, température oxygène) avec prise en compte optimale des conditions de sécurité et de concevoir une version commercialisable (Top Industrie SAS) en étroite collaboration avec M. Garel (IE, MIO) (Garel et al. 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BathyBot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – the deep-sea crawler to see the unseen of the NW Mediterranean Sea. BathyBot, a multi-instrumented Internet Operated Vehicle (IOV), will be deployed at 2500m depth at 40 km off Toulon in the framework of EMSO ERIC infrastructural initiatives. Conception : iSeaMC (Bremen). Coordination technique : DT INSU (Carl Gojak) ; Coordination scientifique : C. Tamburini / S. Martini. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/bathybot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – SINking PArticles Simulator. Conception d’un système permettant d’étudier le rôle des prokaryotes dans la dégradation de particules en simulant leur chute le long de la colonne d’eau (Tamburini et al. 2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-O2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mesure de l’oxygène en condition hyperbare. Avec M. Garel (IE, MIO), nous avons développé un système permettant la mesure de l’oxygène sous pression (système optode).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIO-HPLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Conteneur mobile hyperbare co-conçu avec M. Garel (IE, MIO) pour réaliser les expérimentations hyperbares sur navires océanographiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct contributions of suspended and sinking prokaryotes to mesopelagic carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.165-172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to sample individual marine snow particles for downstream molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M.J. Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐ezzahra Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bizic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Strategies to High Hydrostatic Pressures in Pseudothermotoga species Revealed by Transcriptional Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.773. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11030773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the ocean's mesopelagic zone carbon budget: sensitivity and estimation of parameters associated with prokaryotic remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Memery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (19), pp.4165-4182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-20-4165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RUpture‐Based detection method for the Active mesopeLagIc Zone (RUBALIZ): A crucial step toward rigorous carbon budget assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M J Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric a C Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic additive release from plastic to seawater is lower under deep-sea conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24738-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Repeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nouailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Champaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebban -Kreuzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Thermotoga strain TFO isolated from a Californian petroleum reservoir phylogenetically related to Thermotoga petrophila and T. naphthophila, two thermophilic anaerobic isolates from a Japanese reservoir: Taxonomic and genomic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara M Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.126132. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to the Hydrostatic Pressure of Surface and Subsurface Strains of Pseudothermotoga elfii Revealing the Piezophilic Nature of the Strain Originating From an Oil-Producing Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.588771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore E Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrating Evolution, Metabolism, and Climate Change Studies of Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Bednarsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Deppeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (11), pp.1022-1033. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TREE.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a congruent reclassification and nomenclature of the thermophilic species of the genus Pseudothermotoga within the order Thermotogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarath Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (6), pp.555-563. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SYAPM.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the adaptation strategies of Desulfovibrio piezophilus to hydrostatic pressure through metabolic and transcriptional analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.520-6. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics Reveal Several Gene Expression Patterns in the Piezophile Desulfovibrio hydrothermalis in Response to Hydrostatic Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e106831. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation of the carbon budget in the ocean’s twilight zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. C. Giering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Lampitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7493), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrian-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 774, pp.19. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic responses to hydrostatic pressure in the ocean - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody W. Deming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1262-1274. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Genomic and Proteomic Characterization of a Deep-Sea Sulfate Reducer: Insights into the Piezophilic Lifestyle of Desulfovibrio piezophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e55130. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bengara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00861705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, pp.53. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging concepts on microbial processes in the bathypelagic ocean-ecology, biogeochemistry, and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Bochdansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (16), pp.1519-1536. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00545854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of marine extracellular polymeric substances by deep-sea prokaryotes in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.705-709. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2011.00285.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfovibrio piezophilus sp. nov., a piezophilic, sulfate-reducing bacterium isolated from wood falls in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Khelaifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aussignargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (Pt 11), pp.2706-11. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.028670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the apparent imbalance between geochemical and biochemical indicators of meso- and bathypelagic biological activity: What the @$#! is wrong with present calculations of carbon budgets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Burd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis A. Hansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (16), pp.1557-1571. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic zone ecology and biogeochemistry - a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1504-1518. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterraean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure effects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12(7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure affects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation-independent assessment of the bathypelagic archaeal diversity of Thyrrhenian Sea : comparative study of rDNA and rRNA-derived libraries and influence of sample decompression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta La Cono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Genovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina La Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Denaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.768-773. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C interactions during degradation of the diatom Skeletonema marinoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1381-1395. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and activity of Bacteria and Archaea in the different water masses of the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kriwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.700-712. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major viral impact on the functioning of benthic deep-sea ecosytems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Dell'Anno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Corinaldesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Magagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.1084-1109. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified prokaryote network in the oxic-anoxic transition of a deep-sea halocline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Daffonchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Borin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van der Wielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 440 (7081), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure effects on surface Mediterranean prokaryotes and biogenic silica dissolution during a diatom sinking experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.267-276. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame043267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and highly reproducible technique to extract the 14CO2 resulting from respiration of 14C-labeled seawater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 523, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer hydrolysis and bacterial production under ambient hydrostatic pressure through a 2000 m water column in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.2109-2123. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00030-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1D6642A"/>
+    <w:nsid w:val="0F91AFC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiantamburini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3752-7423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069965625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-7821-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/MIO+-+Institut+M%C3%A9diterran%C3%A9en+d%27Oc%C3%A9anologie/@43.2339508,5.4374518,16.28z/data=%214m2%213m1%211s0x12c9b9abe79308a5:0xd145d9d3fafafaf1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/bathybot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara M Summers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mishra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Deppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Escribano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarath Summers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SYAPM.2018.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S8DN9N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. C. Giering" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Lampitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13123" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Bochdansky" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3ZDHQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Burd" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538056v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M. Yakimov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosmina Tapilatu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02213.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NNQ1ZNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514541v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta La Cono" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Genovese" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina La Spada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Denaro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X67FM9MJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daffonchio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Borin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Brusa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brusetti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van der Wielen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04418" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734176v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamburini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634580v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ragot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00030-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDW30FP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiantamburini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3752-7423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069965625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-7821-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/MIO+-+Institut+M%C3%A9diterran%C3%A9en+d%27Oc%C3%A9anologie/@43.2339508,5.4374518,16.28z/data=%214m2%213m1%211s0x12c9b9abe79308a5:0xd145d9d3fafafaf1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/bathybot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara M Summers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mishra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126132" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Deppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Escribano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarath Summers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SYAPM.2018.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S8DN9N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. C. Giering" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Lampitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13123" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591525v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Bochdansky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3ZDHQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Burd" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.022" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M. Yakimov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosmina Tapilatu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02213.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NNQ1ZNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514541v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416669v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta La Cono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Genovese" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina La Spada" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Denaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X67FM9MJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daffonchio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Borin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Brusa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brusetti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van der Wielen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04418" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734176v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamburini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634580v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ragot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00030-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDW30FP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>