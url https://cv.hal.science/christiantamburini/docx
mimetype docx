--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Tamburini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Tamburini Directeur de Recherche CNRSOcéanographe microbien de l'océan profondDélégué scientifique CNRS/INSU DIIRO/OA (DAS en charge des développements instrumentaux innovants pour la recherche et l’observation et DAS Océan-Atmosphère)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christiantamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3752-7423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069965625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-7821-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (DR1) au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation: utilisez google map pour voir où le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est situé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Intéréts scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanographie microbienne des domaines océaniques intermédiaire (200-1000m) et profond (&amp;gt;1000m)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effets de la pression hydrostatique sur les activités et la diversité des organismes microbiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompe biologique de carbone :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; rôle des procaryotes dans le devenir de la matière organique en zones intermédiaire et profonde en lien avec le cycle du carbone</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; Dégradation de la matière organique semi-labile ou réfractaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence appliquée à l'architecture : optimisation de culture de bactéries bioluminescentes (collaboration avec Tangram Lab Architectes)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence comme un proxy de l'activité biologique en milieu marin. Impact de la bioluminescence sur la pompe biologique de carbone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Approches et outils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences en laboratoire : culture bactérienne en conditions hyperbares. Simulation de chute de particules.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Expériences sur le terrain (prélèvement d'échantillons d'eaux profondes avec maintien des conditions de pression)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rôle des bactéries attachées aux particules en cours de chute</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure phylogénitique des assemblages microbiens révélée par les techniques de biologie moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Changements de la structure de la communauté des procaryotes soumise à un accroissement de la pression hydrostatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Campagnes océanographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de 340 jours de missions en mer dont les principales missions sont listées ci-dessous :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICOSE 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Biodiversité, Interractions, COnnectivité et Symbioses en milieus Extrêmes). N/O Pourquoi Pas / Sous-marin Nautile, Janvier – Mars 2018, 44 jours, ride médio-Atlantique (sources hydrothermales TAG et Snake Pit). 1ère plongée avec le sous-marin Nautile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEACETIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ProcEss studies at the Air-sEa Interface after dust deposition in the MEditerranean sea). N/O Pourquoi Pas, Mai – Juin 2017, 32 jours, Mer Méditerranée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAP cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRS Discovery (GB), Atlantique Nord (Juillet – Août 2009, 37 jours et Juin – Juillet 2015, 20 jours). Projet EuroSITES (FP7, EU), ANR POTES, OT MED ROBIN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domino Development Corrosion Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O OGS EXPLORA, Mer Noire (Mars 2014, 15 jours). Contrat FOSPA. Responsable scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O L’Atalante (F), Golfe du Lion (Mai 2011, 30 jours). Programme MERMEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POTESmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Tethys II, N/O L’Europe (F), Mer Ligure (Avril 2007, Avril 2008, 20 jours). Chef de mission. ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM-Sub cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania, N/O Universitatis (I), Mer Tyrrhénienne (Juillet / Décembre 2005, 30 jours). CIESM program, ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioDeep cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania (I), Mer Ionienne (Août 2011, 14 jours). Projets EU FP5 BioDeep.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedFlux cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R/V Endeavor (US), Mer Ligure (Mars 2005, Avril 2006, 14 jours). Projet NSF MedFlux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOCTILUC 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Thetys II, Mer Ligure – ANTARES (Avril et Sept. 2004). Projet ANTARES – Bioluminescence, co-Chef de mission.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Implications administratives et responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission institut (CMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CNRS/INSU (Direction Adjointe Scientifique de l’INSU en charge des développements instrumentaux innovants pour la recherche et l’observation – DIIRO). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du bureau du GDR OMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GDR Océan & Mers). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à la Commission Spécialisée Océan-Atmosphère de l’INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSOA) (2014 - 2020). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable ‘boîte instrumentation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CSOA (2016-2020). Organisation des ‘Atelier Expérimentation et Instrumentation’ de Brest (AEI 2017) et de Lille (AEI 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à l’Ecole Doctorales des Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ED 251 – Aix-Marseille Université) (2018 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé au conseil scientifique d’évaluation (CES01) de l’Agence Nationale de la Recherche (ANR) (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Conseil Scientifique de l'INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 - 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Section 19 CoNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Advisory Board of the Hadal Science and Technology Research Center (HAST), Shangai Ocean university (2015 - 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury de concours MCF Pierre et Marie Curie, Paris VI (2012), Chaire d’Excellence Pierre et Marie Curie, Paris VI (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre AERES/HCERES pour l’évaluation du laboratoire EPOC – Mai 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 'Environnements méso-, bathypélagique et extrêmes’ au MIO (2012 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ‘Pompe Biologique’ au MIO (2018- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable et responsable du Personnel du ‘Service Atmosphère Mer’ (SAM) du MIO (2012 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (collège B) du Conseil de l’OSU PYTHEAS (2013 – 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du COMEX du MIO (2012 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP leader Earth-Sea Sciences du consortium ANTARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2008-2014). Représentant INSU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique du Centre d'Océanologie de Marseille (2003 - 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Valorisation - développement d'instruments scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – High-pressure sampler unit. Suite au développement de Bianchi et al. (1999), j’ai eu tâche de développer un savoir-faire de méthodes de prélèvement d’eau de mer en maintenant les conditions in situ (pression, température oxygène) avec prise en compte optimale des conditions de sécurité et de concevoir une version commercialisable (Top Industrie SAS) en étroite collaboration avec M. Garel (IE, MIO) (Garel et al. 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BathyBot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – the deep-sea crawler to see the unseen of the NW Mediterranean Sea. BathyBot, a multi-instrumented Internet Operated Vehicle (IOV), will be deployed at 2500m depth at 40 km off Toulon in the framework of EMSO ERIC infrastructural initiatives. Conception : iSeaMC (Bremen). Coordination technique : DT INSU (Carl Gojak) ; Coordination scientifique : C. Tamburini / S. Martini. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/bathybot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – SINking PArticles Simulator. Conception d’un système permettant d’étudier le rôle des prokaryotes dans la dégradation de particules en simulant leur chute le long de la colonne d’eau (Tamburini et al. 2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-O2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mesure de l’oxygène en condition hyperbare. Avec M. Garel (IE, MIO), nous avons développé un système permettant la mesure de l’oxygène sous pression (système optode).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIO-HPLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Conteneur mobile hyperbare co-conçu avec M. Garel (IE, MIO) pour réaliser les expérimentations hyperbares sur navires océanographiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct contributions of suspended and sinking prokaryotes to mesopelagic carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.165-172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to sample individual marine snow particles for downstream molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M.J. Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐ezzahra Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bizic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Strategies to High Hydrostatic Pressures in Pseudothermotoga species Revealed by Transcriptional Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.773. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11030773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the ocean's mesopelagic zone carbon budget: sensitivity and estimation of parameters associated with prokaryotic remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Memery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (19), pp.4165-4182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-20-4165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RUpture‐Based detection method for the Active mesopeLagIc Zone (RUBALIZ): A crucial step toward rigorous carbon budget assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M J Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric a C Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic additive release from plastic to seawater is lower under deep-sea conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24738-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Repeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nouailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Champaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebban -Kreuzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Thermotoga strain TFO isolated from a Californian petroleum reservoir phylogenetically related to Thermotoga petrophila and T. naphthophila, two thermophilic anaerobic isolates from a Japanese reservoir: Taxonomic and genomic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara M Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.126132. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to the Hydrostatic Pressure of Surface and Subsurface Strains of Pseudothermotoga elfii Revealing the Piezophilic Nature of the Strain Originating From an Oil-Producing Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.588771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore E Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrating Evolution, Metabolism, and Climate Change Studies of Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Bednarsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Deppeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (11), pp.1022-1033. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TREE.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a congruent reclassification and nomenclature of the thermophilic species of the genus Pseudothermotoga within the order Thermotogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarath Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (6), pp.555-563. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SYAPM.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the adaptation strategies of Desulfovibrio piezophilus to hydrostatic pressure through metabolic and transcriptional analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.520-6. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics Reveal Several Gene Expression Patterns in the Piezophile Desulfovibrio hydrothermalis in Response to Hydrostatic Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e106831. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation of the carbon budget in the ocean’s twilight zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. C. Giering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Lampitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7493), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrian-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 774, pp.19. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic responses to hydrostatic pressure in the ocean - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody W. Deming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1262-1274. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Genomic and Proteomic Characterization of a Deep-Sea Sulfate Reducer: Insights into the Piezophilic Lifestyle of Desulfovibrio piezophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e55130. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bengara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00861705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, pp.53. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging concepts on microbial processes in the bathypelagic ocean-ecology, biogeochemistry, and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Bochdansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (16), pp.1519-1536. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00545854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of marine extracellular polymeric substances by deep-sea prokaryotes in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.705-709. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2011.00285.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfovibrio piezophilus sp. nov., a piezophilic, sulfate-reducing bacterium isolated from wood falls in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Khelaifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aussignargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (Pt 11), pp.2706-11. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.028670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the apparent imbalance between geochemical and biochemical indicators of meso- and bathypelagic biological activity: What the @$#! is wrong with present calculations of carbon budgets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Burd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis A. Hansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (16), pp.1557-1571. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic zone ecology and biogeochemistry - a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1504-1518. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterraean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure effects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12(7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure affects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation-independent assessment of the bathypelagic archaeal diversity of Thyrrhenian Sea : comparative study of rDNA and rRNA-derived libraries and influence of sample decompression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta La Cono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Genovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina La Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Denaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.768-773. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C interactions during degradation of the diatom Skeletonema marinoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1381-1395. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and activity of Bacteria and Archaea in the different water masses of the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kriwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.700-712. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major viral impact on the functioning of benthic deep-sea ecosytems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Dell'Anno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Corinaldesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Magagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.1084-1109. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified prokaryote network in the oxic-anoxic transition of a deep-sea halocline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Daffonchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Borin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van der Wielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 440 (7081), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure effects on surface Mediterranean prokaryotes and biogenic silica dissolution during a diatom sinking experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.267-276. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame043267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and highly reproducible technique to extract the 14CO2 resulting from respiration of 14C-labeled seawater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 523, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer hydrolysis and bacterial production under ambient hydrostatic pressure through a 2000 m water column in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.2109-2123. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00030-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Tamburini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Tamburini Directeur de Recherche CNRSOcéanographe microbien de l'océan profondDélégué scientifique CNRS/INSU DIIRO/OA (DAS en charge des développements instrumentaux innovants pour la recherche et l’observation et DAS Océan-Atmosphère)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christiantamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3752-7423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069965625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-7821-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (DR1) au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation: utilisez google map pour voir où le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est situé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Intéréts scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanographie microbienne des domaines océaniques intermédiaire (200-1000m) et profond (&amp;gt;1000m)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effets de la pression hydrostatique sur les activités et la diversité des organismes microbiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompe biologique de carbone :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; rôle des procaryotes dans le devenir de la matière organique en zones intermédiaire et profonde en lien avec le cycle du carbone</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; Dégradation de la matière organique semi-labile ou réfractaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence appliquée à l'architecture : optimisation de culture de bactéries bioluminescentes (collaboration avec Tangram Lab Architectes)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence comme un proxy de l'activité biologique en milieu marin. Impact de la bioluminescence sur la pompe biologique de carbone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Approches et outils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences en laboratoire : culture bactérienne en conditions hyperbares. Simulation de chute de particules.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Expériences sur le terrain (prélèvement d'échantillons d'eaux profondes avec maintien des conditions de pression)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rôle des bactéries attachées aux particules en cours de chute</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure phylogénitique des assemblages microbiens révélée par les techniques de biologie moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Changements de la structure de la communauté des procaryotes soumise à un accroissement de la pression hydrostatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Campagnes océanographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de 340 jours de missions en mer dont les principales missions sont listées ci-dessous :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICOSE 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Biodiversité, Interractions, COnnectivité et Symbioses en milieus Extrêmes). N/O Pourquoi Pas / Sous-marin Nautile, Janvier – Mars 2018, 44 jours, ride médio-Atlantique (sources hydrothermales TAG et Snake Pit). 1ère plongée avec le sous-marin Nautile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEACETIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ProcEss studies at the Air-sEa Interface after dust deposition in the MEditerranean sea). N/O Pourquoi Pas, Mai – Juin 2017, 32 jours, Mer Méditerranée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAP cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRS Discovery (GB), Atlantique Nord (Juillet – Août 2009, 37 jours et Juin – Juillet 2015, 20 jours). Projet EuroSITES (FP7, EU), ANR POTES, OT MED ROBIN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domino Development Corrosion Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O OGS EXPLORA, Mer Noire (Mars 2014, 15 jours). Contrat FOSPA. Responsable scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O L’Atalante (F), Golfe du Lion (Mai 2011, 30 jours). Programme MERMEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POTESmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Tethys II, N/O L’Europe (F), Mer Ligure (Avril 2007, Avril 2008, 20 jours). Chef de mission. ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM-Sub cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania, N/O Universitatis (I), Mer Tyrrhénienne (Juillet / Décembre 2005, 30 jours). CIESM program, ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioDeep cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania (I), Mer Ionienne (Août 2011, 14 jours). Projets EU FP5 BioDeep.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedFlux cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R/V Endeavor (US), Mer Ligure (Mars 2005, Avril 2006, 14 jours). Projet NSF MedFlux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOCTILUC 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Thetys II, Mer Ligure – ANTARES (Avril et Sept. 2004). Projet ANTARES – Bioluminescence, co-Chef de mission.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Implications administratives et responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission institut (CMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CNRS/INSU (Direction Adjointe Scientifique de l’INSU en charge des développements instrumentaux innovants pour la recherche et l’observation – DIIRO). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du bureau du GDR OMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GDR Océan & Mers). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à la Commission Spécialisée Océan-Atmosphère de l’INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSOA) (2014 - 2020). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable ‘boîte instrumentation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CSOA (2016-2020). Organisation des ‘Atelier Expérimentation et Instrumentation’ de Brest (AEI 2017) et de Lille (AEI 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à l’Ecole Doctorales des Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ED 251 – Aix-Marseille Université) (2018 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé au conseil scientifique d’évaluation (CES01) de l’Agence Nationale de la Recherche (ANR) (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Conseil Scientifique de l'INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 - 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Section 19 CoNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Advisory Board of the Hadal Science and Technology Research Center (HAST), Shangai Ocean university (2015 - 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury de concours MCF Pierre et Marie Curie, Paris VI (2012), Chaire d’Excellence Pierre et Marie Curie, Paris VI (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre AERES/HCERES pour l’évaluation du laboratoire EPOC – Mai 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 'Environnements méso-, bathypélagique et extrêmes’ au MIO (2012 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ‘Pompe Biologique’ au MIO (2018- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable et responsable du Personnel du ‘Service Atmosphère Mer’ (SAM) du MIO (2012 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (collège B) du Conseil de l’OSU PYTHEAS (2013 – 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du COMEX du MIO (2012 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP leader Earth-Sea Sciences du consortium ANTARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2008-2014). Représentant INSU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique du Centre d'Océanologie de Marseille (2003 - 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Valorisation - développement d'instruments scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – High-pressure sampler unit. Suite au développement de Bianchi et al. (1999), j’ai eu tâche de développer un savoir-faire de méthodes de prélèvement d’eau de mer en maintenant les conditions in situ (pression, température oxygène) avec prise en compte optimale des conditions de sécurité et de concevoir une version commercialisable (Top Industrie SAS) en étroite collaboration avec M. Garel (IE, MIO) (Garel et al. 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BathyBot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – the deep-sea crawler to see the unseen of the NW Mediterranean Sea. BathyBot, a multi-instrumented Internet Operated Vehicle (IOV), will be deployed at 2500m depth at 40 km off Toulon in the framework of EMSO ERIC infrastructural initiatives. Conception : iSeaMC (Bremen). Coordination technique : DT INSU (Carl Gojak) ; Coordination scientifique : C. Tamburini / S. Martini. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/bathybot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – SINking PArticles Simulator. Conception d’un système permettant d’étudier le rôle des prokaryotes dans la dégradation de particules en simulant leur chute le long de la colonne d’eau (Tamburini et al. 2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-O2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mesure de l’oxygène en condition hyperbare. Avec M. Garel (IE, MIO), nous avons développé un système permettant la mesure de l’oxygène sous pression (système optode).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIO-HPLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Conteneur mobile hyperbare co-conçu avec M. Garel (IE, MIO) pour réaliser les expérimentations hyperbares sur navires océanographiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct contributions of suspended and sinking prokaryotes to mesopelagic carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.165-172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to sample individual marine snow particles for downstream molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M.J. Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐ezzahra Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bizic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Strategies to High Hydrostatic Pressures in Pseudothermotoga species Revealed by Transcriptional Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.773. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11030773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the ocean's mesopelagic zone carbon budget: sensitivity and estimation of parameters associated with prokaryotic remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Memery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (19), pp.4165-4182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-20-4165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RUpture‐Based detection method for the Active mesopeLagIc Zone (RUBALIZ): A crucial step toward rigorous carbon budget assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M J Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric a C Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic additive release from plastic to seawater is lower under deep-sea conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24738-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Repeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nouailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Champaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebban -Kreuzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Thermotoga strain TFO isolated from a Californian petroleum reservoir phylogenetically related to Thermotoga petrophila and T. naphthophila, two thermophilic anaerobic isolates from a Japanese reservoir: Taxonomic and genomic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara M Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.126132. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to the Hydrostatic Pressure of Surface and Subsurface Strains of Pseudothermotoga elfii Revealing the Piezophilic Nature of the Strain Originating From an Oil-Producing Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.588771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore E Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrating Evolution, Metabolism, and Climate Change Studies of Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Bednarsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Deppeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (11), pp.1022-1033. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TREE.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a congruent reclassification and nomenclature of the thermophilic species of the genus Pseudothermotoga within the order Thermotogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarath Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (6), pp.555-563. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SYAPM.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the adaptation strategies of Desulfovibrio piezophilus to hydrostatic pressure through metabolic and transcriptional analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.520-6. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics Reveal Several Gene Expression Patterns in the Piezophile Desulfovibrio hydrothermalis in Response to Hydrostatic Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e106831. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation of the carbon budget in the ocean’s twilight zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. C. Giering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Lampitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7493), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic responses to hydrostatic pressure in the ocean - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody W. Deming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1262-1274. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Genomic and Proteomic Characterization of a Deep-Sea Sulfate Reducer: Insights into the Piezophilic Lifestyle of Desulfovibrio piezophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e55130. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrian-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 774, pp.19. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bengara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00861705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, pp.53. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging concepts on microbial processes in the bathypelagic ocean-ecology, biogeochemistry, and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Bochdansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (16), pp.1519-1536. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00545854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of marine extracellular polymeric substances by deep-sea prokaryotes in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.705-709. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2011.00285.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfovibrio piezophilus sp. nov., a piezophilic, sulfate-reducing bacterium isolated from wood falls in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Khelaifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aussignargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (Pt 11), pp.2706-11. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.028670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the apparent imbalance between geochemical and biochemical indicators of meso- and bathypelagic biological activity: What the @$#! is wrong with present calculations of carbon budgets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Burd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis A. Hansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (16), pp.1557-1571. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic zone ecology and biogeochemistry - a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1504-1518. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterraean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure effects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12(7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure affects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation-independent assessment of the bathypelagic archaeal diversity of Thyrrhenian Sea : comparative study of rDNA and rRNA-derived libraries and influence of sample decompression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta La Cono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Genovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina La Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Denaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.768-773. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C interactions during degradation of the diatom Skeletonema marinoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1381-1395. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and activity of Bacteria and Archaea in the different water masses of the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kriwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.700-712. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major viral impact on the functioning of benthic deep-sea ecosytems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Dell'Anno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Corinaldesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Magagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.1084-1109. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified prokaryote network in the oxic-anoxic transition of a deep-sea halocline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Daffonchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Borin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van der Wielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 440 (7081), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure effects on surface Mediterranean prokaryotes and biogenic silica dissolution during a diatom sinking experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.267-276. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame043267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and highly reproducible technique to extract the 14CO2 resulting from respiration of 14C-labeled seawater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 523, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer hydrolysis and bacterial production under ambient hydrostatic pressure through a 2000 m water column in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.2109-2123. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00030-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F91AFC7"/>
+    <w:nsid w:val="1969C9D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiantamburini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3752-7423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069965625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-7821-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/MIO+-+Institut+M%C3%A9diterran%C3%A9en+d%27Oc%C3%A9anologie/@43.2339508,5.4374518,16.28z/data=%214m2%213m1%211s0x12c9b9abe79308a5:0xd145d9d3fafafaf1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/bathybot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara M Summers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mishra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126132" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Deppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Escribano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarath Summers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SYAPM.2018.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S8DN9N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. C. Giering" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Lampitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13123" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591525v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Bochdansky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3ZDHQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Burd" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.022" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M. Yakimov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosmina Tapilatu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02213.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NNQ1ZNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514541v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416669v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta La Cono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Genovese" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina La Spada" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Denaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X67FM9MJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daffonchio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Borin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Brusa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brusetti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van der Wielen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04418" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734176v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamburini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634580v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ragot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00030-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDW30FP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiantamburini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3752-7423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069965625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-7821-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/MIO+-+Institut+M%C3%A9diterran%C3%A9en+d%27Oc%C3%A9anologie/@43.2339508,5.4374518,16.28z/data=%214m2%213m1%211s0x12c9b9abe79308a5:0xd145d9d3fafafaf1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/bathybot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara M Summers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mishra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Deppeler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Escribano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2019.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarath Summers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SYAPM.2018.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S8DN9N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. C. Giering" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Lampitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13123" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591525v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Bochdansky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3ZDHQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822453v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Burd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M. Yakimov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosmina Tapilatu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02213.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NNQ1ZNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514541v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416669v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta La Cono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Genovese" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina La Spada" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Denaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X67FM9MJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023124v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daffonchio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Borin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Brusa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brusetti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van der Wielen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04418" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734176v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamburini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634580v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ragot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00030-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDW30FP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>