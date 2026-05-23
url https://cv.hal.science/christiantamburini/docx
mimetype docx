--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Tamburini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Tamburini Directeur de Recherche CNRSOcéanographe microbien de l'océan profondDélégué scientifique CNRS/INSU DIIRO/OA (DAS en charge des développements instrumentaux innovants pour la recherche et l’observation et DAS Océan-Atmosphère)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christiantamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3752-7423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069965625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-7821-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (DR1) au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation: utilisez google map pour voir où le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est situé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Intéréts scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanographie microbienne des domaines océaniques intermédiaire (200-1000m) et profond (&amp;gt;1000m)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effets de la pression hydrostatique sur les activités et la diversité des organismes microbiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompe biologique de carbone :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; rôle des procaryotes dans le devenir de la matière organique en zones intermédiaire et profonde en lien avec le cycle du carbone</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; Dégradation de la matière organique semi-labile ou réfractaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence appliquée à l'architecture : optimisation de culture de bactéries bioluminescentes (collaboration avec Tangram Lab Architectes)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence comme un proxy de l'activité biologique en milieu marin. Impact de la bioluminescence sur la pompe biologique de carbone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Approches et outils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences en laboratoire : culture bactérienne en conditions hyperbares. Simulation de chute de particules.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Expériences sur le terrain (prélèvement d'échantillons d'eaux profondes avec maintien des conditions de pression)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rôle des bactéries attachées aux particules en cours de chute</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure phylogénitique des assemblages microbiens révélée par les techniques de biologie moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Changements de la structure de la communauté des procaryotes soumise à un accroissement de la pression hydrostatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Campagnes océanographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de 340 jours de missions en mer dont les principales missions sont listées ci-dessous :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICOSE 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Biodiversité, Interractions, COnnectivité et Symbioses en milieus Extrêmes). N/O Pourquoi Pas / Sous-marin Nautile, Janvier – Mars 2018, 44 jours, ride médio-Atlantique (sources hydrothermales TAG et Snake Pit). 1ère plongée avec le sous-marin Nautile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEACETIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ProcEss studies at the Air-sEa Interface after dust deposition in the MEditerranean sea). N/O Pourquoi Pas, Mai – Juin 2017, 32 jours, Mer Méditerranée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAP cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRS Discovery (GB), Atlantique Nord (Juillet – Août 2009, 37 jours et Juin – Juillet 2015, 20 jours). Projet EuroSITES (FP7, EU), ANR POTES, OT MED ROBIN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domino Development Corrosion Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O OGS EXPLORA, Mer Noire (Mars 2014, 15 jours). Contrat FOSPA. Responsable scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O L’Atalante (F), Golfe du Lion (Mai 2011, 30 jours). Programme MERMEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POTESmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Tethys II, N/O L’Europe (F), Mer Ligure (Avril 2007, Avril 2008, 20 jours). Chef de mission. ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM-Sub cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania, N/O Universitatis (I), Mer Tyrrhénienne (Juillet / Décembre 2005, 30 jours). CIESM program, ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioDeep cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania (I), Mer Ionienne (Août 2011, 14 jours). Projets EU FP5 BioDeep.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedFlux cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R/V Endeavor (US), Mer Ligure (Mars 2005, Avril 2006, 14 jours). Projet NSF MedFlux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOCTILUC 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Thetys II, Mer Ligure – ANTARES (Avril et Sept. 2004). Projet ANTARES – Bioluminescence, co-Chef de mission.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Implications administratives et responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission institut (CMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CNRS/INSU (Direction Adjointe Scientifique de l’INSU en charge des développements instrumentaux innovants pour la recherche et l’observation – DIIRO). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du bureau du GDR OMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GDR Océan & Mers). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à la Commission Spécialisée Océan-Atmosphère de l’INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSOA) (2014 - 2020). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable ‘boîte instrumentation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CSOA (2016-2020). Organisation des ‘Atelier Expérimentation et Instrumentation’ de Brest (AEI 2017) et de Lille (AEI 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à l’Ecole Doctorales des Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ED 251 – Aix-Marseille Université) (2018 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé au conseil scientifique d’évaluation (CES01) de l’Agence Nationale de la Recherche (ANR) (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Conseil Scientifique de l'INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 - 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Section 19 CoNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Advisory Board of the Hadal Science and Technology Research Center (HAST), Shangai Ocean university (2015 - 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury de concours MCF Pierre et Marie Curie, Paris VI (2012), Chaire d’Excellence Pierre et Marie Curie, Paris VI (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre AERES/HCERES pour l’évaluation du laboratoire EPOC – Mai 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 'Environnements méso-, bathypélagique et extrêmes’ au MIO (2012 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ‘Pompe Biologique’ au MIO (2018- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable et responsable du Personnel du ‘Service Atmosphère Mer’ (SAM) du MIO (2012 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (collège B) du Conseil de l’OSU PYTHEAS (2013 – 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du COMEX du MIO (2012 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP leader Earth-Sea Sciences du consortium ANTARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2008-2014). Représentant INSU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique du Centre d'Océanologie de Marseille (2003 - 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Valorisation - développement d'instruments scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – High-pressure sampler unit. Suite au développement de Bianchi et al. (1999), j’ai eu tâche de développer un savoir-faire de méthodes de prélèvement d’eau de mer en maintenant les conditions in situ (pression, température oxygène) avec prise en compte optimale des conditions de sécurité et de concevoir une version commercialisable (Top Industrie SAS) en étroite collaboration avec M. Garel (IE, MIO) (Garel et al. 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BathyBot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – the deep-sea crawler to see the unseen of the NW Mediterranean Sea. BathyBot, a multi-instrumented Internet Operated Vehicle (IOV), will be deployed at 2500m depth at 40 km off Toulon in the framework of EMSO ERIC infrastructural initiatives. Conception : iSeaMC (Bremen). Coordination technique : DT INSU (Carl Gojak) ; Coordination scientifique : C. Tamburini / S. Martini. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/bathybot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – SINking PArticles Simulator. Conception d’un système permettant d’étudier le rôle des prokaryotes dans la dégradation de particules en simulant leur chute le long de la colonne d’eau (Tamburini et al. 2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-O2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mesure de l’oxygène en condition hyperbare. Avec M. Garel (IE, MIO), nous avons développé un système permettant la mesure de l’oxygène sous pression (système optode).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIO-HPLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Conteneur mobile hyperbare co-conçu avec M. Garel (IE, MIO) pour réaliser les expérimentations hyperbares sur navires océanographiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct contributions of suspended and sinking prokaryotes to mesopelagic carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.165-172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to sample individual marine snow particles for downstream molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M.J. Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐ezzahra Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bizic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Strategies to High Hydrostatic Pressures in Pseudothermotoga species Revealed by Transcriptional Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.773. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11030773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the ocean's mesopelagic zone carbon budget: sensitivity and estimation of parameters associated with prokaryotic remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Memery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (19), pp.4165-4182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-20-4165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RUpture‐Based detection method for the Active mesopeLagIc Zone (RUBALIZ): A crucial step toward rigorous carbon budget assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M J Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric a C Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic additive release from plastic to seawater is lower under deep-sea conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24738-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Repeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nouailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Champaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebban -Kreuzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Thermotoga strain TFO isolated from a Californian petroleum reservoir phylogenetically related to Thermotoga petrophila and T. naphthophila, two thermophilic anaerobic isolates from a Japanese reservoir: Taxonomic and genomic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara M Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.126132. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to the Hydrostatic Pressure of Surface and Subsurface Strains of Pseudothermotoga elfii Revealing the Piezophilic Nature of the Strain Originating From an Oil-Producing Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.588771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore E Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrating Evolution, Metabolism, and Climate Change Studies of Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Bednarsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Deppeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (11), pp.1022-1033. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TREE.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a congruent reclassification and nomenclature of the thermophilic species of the genus Pseudothermotoga within the order Thermotogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarath Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (6), pp.555-563. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SYAPM.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the adaptation strategies of Desulfovibrio piezophilus to hydrostatic pressure through metabolic and transcriptional analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.520-6. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics Reveal Several Gene Expression Patterns in the Piezophile Desulfovibrio hydrothermalis in Response to Hydrostatic Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e106831. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation of the carbon budget in the ocean’s twilight zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. C. Giering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Lampitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7493), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic responses to hydrostatic pressure in the ocean - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody W. Deming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1262-1274. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Genomic and Proteomic Characterization of a Deep-Sea Sulfate Reducer: Insights into the Piezophilic Lifestyle of Desulfovibrio piezophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e55130. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrian-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 774, pp.19. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bengara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00861705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, pp.53. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging concepts on microbial processes in the bathypelagic ocean-ecology, biogeochemistry, and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Bochdansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (16), pp.1519-1536. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00545854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of marine extracellular polymeric substances by deep-sea prokaryotes in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.705-709. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2011.00285.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfovibrio piezophilus sp. nov., a piezophilic, sulfate-reducing bacterium isolated from wood falls in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Khelaifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aussignargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (Pt 11), pp.2706-11. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.028670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the apparent imbalance between geochemical and biochemical indicators of meso- and bathypelagic biological activity: What the @$#! is wrong with present calculations of carbon budgets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Burd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis A. Hansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (16), pp.1557-1571. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic zone ecology and biogeochemistry - a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1504-1518. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterraean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure effects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12(7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure affects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation-independent assessment of the bathypelagic archaeal diversity of Thyrrhenian Sea : comparative study of rDNA and rRNA-derived libraries and influence of sample decompression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta La Cono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Genovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina La Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Denaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.768-773. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C interactions during degradation of the diatom Skeletonema marinoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1381-1395. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and activity of Bacteria and Archaea in the different water masses of the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kriwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.700-712. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major viral impact on the functioning of benthic deep-sea ecosytems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Dell'Anno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Corinaldesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Magagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.1084-1109. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified prokaryote network in the oxic-anoxic transition of a deep-sea halocline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Daffonchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Borin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van der Wielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 440 (7081), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure effects on surface Mediterranean prokaryotes and biogenic silica dissolution during a diatom sinking experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.267-276. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame043267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and highly reproducible technique to extract the 14CO2 resulting from respiration of 14C-labeled seawater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 523, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer hydrolysis and bacterial production under ambient hydrostatic pressure through a 2000 m water column in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.2109-2123. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00030-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Tamburini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Tamburini Directeur de Recherche CNRSOcéanographe microbien de l'océan profondDélégué scientifique CNRS/INSU DIIRO/OA (DAS en charge des développements instrumentaux innovants pour la recherche et l’observation et DAS Océan-Atmosphère)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christiantamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3752-7423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069965625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.nl/citations?user=LNVxm1UAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-7821-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (DR1) au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation: utilisez google map pour voir où le </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est situé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Intéréts scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanographie microbienne des domaines océaniques intermédiaire (200-1000m) et profond (&amp;gt;1000m)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effets de la pression hydrostatique sur les activités et la diversité des organismes microbiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompe biologique de carbone :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; rôle des procaryotes dans le devenir de la matière organique en zones intermédiaire et profonde en lien avec le cycle du carbone</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; Dégradation de la matière organique semi-labile ou réfractaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence appliquée à l'architecture : optimisation de culture de bactéries bioluminescentes (collaboration avec Tangram Lab Architectes)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">--&amp;gt; la bioluminescence comme un proxy de l'activité biologique en milieu marin. Impact de la bioluminescence sur la pompe biologique de carbone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Approches et outils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences en laboratoire : culture bactérienne en conditions hyperbares. Simulation de chute de particules.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Expériences sur le terrain (prélèvement d'échantillons d'eaux profondes avec maintien des conditions de pression)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rôle des bactéries attachées aux particules en cours de chute</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure phylogénitique des assemblages microbiens révélée par les techniques de biologie moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Changements de la structure de la communauté des procaryotes soumise à un accroissement de la pression hydrostatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Campagnes océanographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de 340 jours de missions en mer dont les principales missions sont listées ci-dessous :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICOSE 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Biodiversité, Interractions, COnnectivité et Symbioses en milieus Extrêmes). N/O Pourquoi Pas / Sous-marin Nautile, Janvier – Mars 2018, 44 jours, ride médio-Atlantique (sources hydrothermales TAG et Snake Pit). 1ère plongée avec le sous-marin Nautile.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEACETIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ProcEss studies at the Air-sEa Interface after dust deposition in the MEditerranean sea). N/O Pourquoi Pas, Mai – Juin 2017, 32 jours, Mer Méditerranée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAP cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRS Discovery (GB), Atlantique Nord (Juillet – Août 2009, 37 jours et Juin – Juillet 2015, 20 jours). Projet EuroSITES (FP7, EU), ANR POTES, OT MED ROBIN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domino Development Corrosion Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O OGS EXPLORA, Mer Noire (Mars 2014, 15 jours). Contrat FOSPA. Responsable scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O L’Atalante (F), Golfe du Lion (Mai 2011, 30 jours). Programme MERMEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POTESmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Tethys II, N/O L’Europe (F), Mer Ligure (Avril 2007, Avril 2008, 20 jours). Chef de mission. ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM-Sub cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania, N/O Universitatis (I), Mer Tyrrhénienne (Juillet / Décembre 2005, 30 jours). CIESM program, ANR POTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioDeep cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Urania (I), Mer Ionienne (Août 2011, 14 jours). Projets EU FP5 BioDeep.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedFlux cruises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R/V Endeavor (US), Mer Ligure (Mars 2005, Avril 2006, 14 jours). Projet NSF MedFlux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOCTILUC 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N/O Thetys II, Mer Ligure – ANTARES (Avril et Sept. 2004). Projet ANTARES – Bioluminescence, co-Chef de mission.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Implications administratives et responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission institut (CMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CNRS/INSU (Direction Adjointe Scientifique de l’INSU en charge des développements instrumentaux innovants pour la recherche et l’observation – DIIRO). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du bureau du GDR OMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GDR Océan & Mers). Depuis Janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à la Commission Spécialisée Océan-Atmosphère de l’INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSOA) (2014 - 2020). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable ‘boîte instrumentation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CSOA (2016-2020). Organisation des ‘Atelier Expérimentation et Instrumentation’ de Brest (AEI 2017) et de Lille (AEI 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre nommé à l’Ecole Doctorales des Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ED 251 – Aix-Marseille Université) (2018 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé au conseil scientifique d’évaluation (CES01) de l’Agence Nationale de la Recherche (ANR) (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Conseil Scientifique de l'INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 - 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu Section 19 CoNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Advisory Board of the Hadal Science and Technology Research Center (HAST), Shangai Ocean university (2015 - 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury de concours MCF Pierre et Marie Curie, Paris VI (2012), Chaire d’Excellence Pierre et Marie Curie, Paris VI (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre AERES/HCERES pour l’évaluation du laboratoire EPOC – Mai 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 'Environnements méso-, bathypélagique et extrêmes’ au MIO (2012 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Axe Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ‘Pompe Biologique’ au MIO (2018- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable et responsable du Personnel du ‘Service Atmosphère Mer’ (SAM) du MIO (2012 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu (collège B) du Conseil de l’OSU PYTHEAS (2013 – 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du COMEX du MIO (2012 - )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP leader Earth-Sea Sciences du consortium ANTARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2008-2014). Représentant INSU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique du Centre d'Océanologie de Marseille (2003 - 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">√ Valorisation - développement d'instruments scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – High-pressure sampler unit. Suite au développement de Bianchi et al. (1999), j’ai eu tâche de développer un savoir-faire de méthodes de prélèvement d’eau de mer en maintenant les conditions in situ (pression, température oxygène) avec prise en compte optimale des conditions de sécurité et de concevoir une version commercialisable (Top Industrie SAS) en étroite collaboration avec M. Garel (IE, MIO) (Garel et al. 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BathyBot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – the deep-sea crawler to see the unseen of the NW Mediterranean Sea. BathyBot, a multi-instrumented Internet Operated Vehicle (IOV), will be deployed at 2500m depth at 40 km off Toulon in the framework of EMSO ERIC infrastructural initiatives. Conception : iSeaMC (Bremen). Coordination technique : DT INSU (Carl Gojak) ; Coordination scientifique : C. Tamburini / S. Martini. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/bathybot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – SINking PArticles Simulator. Conception d’un système permettant d’étudier le rôle des prokaryotes dans la dégradation de particules en simulant leur chute le long de la colonne d’eau (Tamburini et al. 2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-O2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mesure de l’oxygène en condition hyperbare. Avec M. Garel (IE, MIO), nous avons développé un système permettant la mesure de l’oxygène sous pression (système optode).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIO-HPLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Conteneur mobile hyperbare co-conçu avec M. Garel (IE, MIO) pour réaliser les expérimentations hyperbares sur navires océanographiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct contributions of suspended and sinking prokaryotes to mesopelagic carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.165-172. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Tire Particles in Deep-Sea Conditions: Interactions between Hydrostatic Pressure, Prokaryotic Growth and Chemical Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorte Herzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to sample individual marine snow particles for downstream molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M.J. Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima‐ezzahra Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bizic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Strategies to High Hydrostatic Pressures in Pseudothermotoga species Revealed by Transcriptional Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.773. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11030773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the ocean's mesopelagic zone carbon budget: sensitivity and estimation of parameters associated with prokaryotic remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Memery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (19), pp.4165-4182. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-20-4165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RUpture‐Based detection method for the Active mesopeLagIc Zone (RUBALIZ): A crucial step toward rigorous carbon budget assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M J Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric a C Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic additive release from plastic to seawater is lower under deep-sea conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24738-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Repeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nouailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Champaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebban -Kreuzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Thermotoga strain TFO isolated from a Californian petroleum reservoir phylogenetically related to Thermotoga petrophila and T. naphthophila, two thermophilic anaerobic isolates from a Japanese reservoir: Taxonomic and genomic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara M Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.126132. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to the Hydrostatic Pressure of Surface and Subsurface Strains of Pseudothermotoga elfii Revealing the Piezophilic Nature of the Strain Originating From an Oil-Producing Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.588771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore E Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrating Evolution, Metabolism, and Climate Change Studies of Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Bednarsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Deppeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (11), pp.1022-1033. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TREE.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a congruent reclassification and nomenclature of the thermophilic species of the genus Pseudothermotoga within the order Thermotogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Belahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarath Summers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (6), pp.555-563. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SYAPM.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the adaptation strategies of Desulfovibrio piezophilus to hydrostatic pressure through metabolic and transcriptional analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.520-6. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics Reveal Several Gene Expression Patterns in the Piezophile Desulfovibrio hydrothermalis in Response to Hydrostatic Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e106831. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation of the carbon budget in the ocean’s twilight zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. C. Giering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Lampitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7493), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrian-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 774, pp.19. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic responses to hydrostatic pressure in the ocean - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody W. Deming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1262-1274. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Genomic and Proteomic Characterization of a Deep-Sea Sulfate Reducer: Insights into the Piezophilic Lifestyle of Desulfovibrio piezophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e55130. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bengara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00861705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, pp.53. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging concepts on microbial processes in the bathypelagic ocean-ecology, biogeochemistry, and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Bochdansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (16), pp.1519-1536. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00545854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of marine extracellular polymeric substances by deep-sea prokaryotes in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.705-709. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2011.00285.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfovibrio piezophilus sp. nov., a piezophilic, sulfate-reducing bacterium isolated from wood falls in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Khelaifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aussignargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (Pt 11), pp.2706-11. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.028670-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the apparent imbalance between geochemical and biochemical indicators of meso- and bathypelagic biological activity: What the @$#! is wrong with present calculations of carbon budgets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Burd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis A. Hansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (16), pp.1557-1571. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopelagic zone ecology and biogeochemistry - a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah K. Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aristegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1504-1518. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure effects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12(7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminous bacteria in the deep-sea waters near the ANTARES underwater neutrino telescope (Mediterraean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540903513766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure affects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail M. Yakimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosmina Tapilatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.2020-2033. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation-independent assessment of the bathypelagic archaeal diversity of Thyrrhenian Sea : comparative study of rDNA and rRNA-derived libraries and influence of sample decompression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta La Cono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Genovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina La Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Denaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.768-773. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C interactions during degradation of the diatom Skeletonema marinoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1381-1395. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and activity of Bacteria and Archaea in the different water masses of the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kriwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.700-712. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major viral impact on the functioning of benthic deep-sea ecosytems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Danovaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Dell'Anno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Corinaldesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Magagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.1084-1109. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified prokaryote network in the oxic-anoxic transition of a deep-sea halocline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Daffonchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Borin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van der Wielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 440 (7081), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure effects on surface Mediterranean prokaryotes and biogenic silica dissolution during a diatom sinking experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.267-276. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame043267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and highly reproducible technique to extract the 14CO2 resulting from respiration of 14C-labeled seawater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 523, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer hydrolysis and bacterial production under ambient hydrostatic pressure through a 2000 m water column in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.2109-2123. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00030-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1969C9D6"/>
+    <w:nsid w:val="5613F239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiantamburini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3752-7423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069965625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-7821-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/MIO+-+Institut+M%C3%A9diterran%C3%A9en+d%27Oc%C3%A9anologie/@43.2339508,5.4374518,16.28z/data=%214m2%213m1%211s0x12c9b9abe79308a5:0xd145d9d3fafafaf1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/bathybot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara M Summers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mishra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Deppeler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Escribano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2019.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarath Summers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SYAPM.2018.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12427" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S8DN9N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. C. Giering" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Lampitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13123" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591525v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Bochdansky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3ZDHQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822453v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Burd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M. Yakimov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosmina Tapilatu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02213.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NNQ1ZNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514541v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416669v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta La Cono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Genovese" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina La Spada" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Denaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X67FM9MJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023124v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daffonchio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Borin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Brusa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brusetti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van der Wielen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04418" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734176v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamburini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634580v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ragot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00030-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDW30FP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christiantamburini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3752-7423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069965625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.nl/citations?user=LNVxm1UAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-7821-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/MIO+-+Institut+M%C3%A9diterran%C3%A9en+d%27Oc%C3%A9anologie/@43.2339508,5.4374518,16.28z/data=%214m2%213m1%211s0x12c9b9abe79308a5:0xd145d9d3fafafaf1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/bathybot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara M Summers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mishra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126132" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bayer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Deppeler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Escribano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2019.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarath Summers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SYAPM.2018.04.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410149v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aouane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12427" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S8DN9N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. C. Giering" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sanders" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Lampitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Anderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13123" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Bochdansky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.019" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3ZDHQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822453v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Burd" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K. Steinberg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695891v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Robinson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Carlson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.02.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M. Yakimov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosmina Tapilatu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02213.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NNQ1ZNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514541v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta La Cono" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Genovese" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina La Spada" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Denaro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X67FM9MJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daffonchio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Borin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Brusa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brusetti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van der Wielen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04418" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamburini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634580v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garcin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ragot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bianchi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00030-9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDW30FP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>