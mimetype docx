--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -793,174 +793,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moi le Suprême : le théâtre aux origines du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Atelier du Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livadia de José Manuel Prieto : mémoire, fiction et genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30 (1), pp.275-282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ameri.2003.1632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ameri.2003.1632⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03402746v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03573630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los patrios palmares : le paysage dans la décima patriotique cubaine</w:t>
               </w:r>
@@ -2681,178 +2681,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espejos y espejismos en el teatro de José Triana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bonnardel, G. Champeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et territoires / Teatro y territorios, Espagne et Amérique / España y América</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux III, coll. Maison des Pays Ibériques, 1998, 2-909596-18-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avatares de la tragedia griega en el teatro cubano contemporaneo (1941-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre, public, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.342-350, 1998, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.24894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupvd.24894⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03402683v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03586485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3058,329 +3058,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels acteurs pour la diversité culturelle entre Amérique latine et France?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres, traductions, traducteurs: expériences vécues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels acteurs pour la diversité culturelle entre Amérique latine et France?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recorridos teatrales, cinematográficos y performáticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano de la Puente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Dansilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII colloque international du CRICCAL, El uso de los mapas. Cartografiar en América latina (siglos XIX-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche international sur les champs culturels en Amérique latine (CRICCAL, EA2052), Mar 2021, Paris (en ligne), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024283v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03595545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces du texte</w:t>
               </w:r>
@@ -3524,329 +3524,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les versions de l’histoire. Écritures et réécritures dans le théâtre cubain contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les autres lieux du politique dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C.E.C.I.L.L.E. (EA 4074), Université de Lille, Mar 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dr Jekyll et Mr Hyde. Les dilemmes du traducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traducteur et la note de bas de page</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA Etudes Romanes de l'Université Paris Nanterre, Mar 2019, Nanterre (Université Paris X), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joute de traduction: &amp;quot;Lo que importa es que lo arreglen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les autres lieux du politique dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C.E.C.I.L.L.E. (EA 4074), Université de Lille, Mar 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Festival América: joutes de traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival América; ATLF (Association des traducteurs littéraires de France), Sep 2018, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapa Teatro: une cartographie théâtrale de la violence en Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI colloque international du CRICCAL: Écritures, paroles et espace public en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche international sur les champs culturels en Amérique latine (CRICCAL), Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024241v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04023761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atentado contra el pudor (las primeras obras teatrales de Jorge Ibargüengoitia)</w:t>
               </w:r>
@@ -3972,51 +3972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Moreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Dansilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Jésupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles écritures théâtrales d'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2012, Cahiers de la Maison Antoine Vitez, 978-2-84260-604-6</w:t>
             </w:r>
           </w:p>
@@ -8891,51 +8891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Migoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomé Segui Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9605,51 +9605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Monteys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9661,246 +9661,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduire n’est pas / ne doit pas être autre chose que créer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Pichel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment dessiner un roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Solares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traduire n’est pas / ne doit pas être autre chose que créer</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Carvalho / Tatouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Migoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hernán Migoya</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Segui Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11260,51 +11260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB46DD72"/>
+    <w:nsid w:val="BC095A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11491,51 +11491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christilla-vasserot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4584-5368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06091811X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12442498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117432035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04175245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/tdf.n37.12927" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03501461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2017.1519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03591388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2006.1772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2003.1632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moulin-Civil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2001.1495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03401178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1998.1343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1997.1324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1102532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783964563514-010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.24894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04008126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04025042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Guerrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delvecchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Laroutis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Monge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03607862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/nouvelles-ecritures-theatrales-d-amerique-latine-n9-560.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Liddell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/et-les-poissons-partirent-combattre-les-hommes-383.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Portes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beyeler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Pensotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pi&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Abderhalden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Abderhalden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bruguera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guenel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gisbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03586509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Jager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Petrecca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tirmont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlet Narciso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travacio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Migoya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Segui Nicolau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Aira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Guarnido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az Canales" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Orizondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Agrimbau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Vi&#241;as" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#225;zaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04021378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Solares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe P&#233;rez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varela" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04005675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Penyas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Monteys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pichel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Scott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Contr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Dilon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Renjifo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593157v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Paula" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Molfino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584864v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03478536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Kahlo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tibol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marquerie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Pi&#241;era" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christilla-vasserot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4584-5368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06091811X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12442498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117432035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04175245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/tdf.n37.12927" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03501461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2017.1519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03591388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2006.1772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2003.1632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moulin-Civil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2001.1495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03401178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1998.1343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1997.1324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1102532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783964563514-010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.24894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04008126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04025042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Guerrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delvecchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Laroutis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Monge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03607862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/nouvelles-ecritures-theatrales-d-amerique-latine-n9-560.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Liddell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/et-les-poissons-partirent-combattre-les-hommes-383.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Portes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beyeler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Pensotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pi&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Abderhalden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Abderhalden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bruguera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guenel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gisbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03586509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Jager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Petrecca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tirmont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlet Narciso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travacio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Migoya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Segui Nicolau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Aira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Guarnido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az Canales" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Orizondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Agrimbau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Vi&#241;as" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#225;zaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04021378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Solares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe P&#233;rez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varela" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04005675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Penyas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Monteys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pichel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Scott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Contr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Dilon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Renjifo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593157v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Paula" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Molfino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584864v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03478536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Kahlo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tibol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marquerie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Pi&#241;era" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>