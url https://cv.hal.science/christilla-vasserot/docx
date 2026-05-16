--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -499,468 +499,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virgilio Piñera ou la chair dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una poética de las cenizas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primer Acto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 346, pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Virgilio Piñera ou la chair dans tous ses états</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Últimas tendencias de la dramaturgia cubana contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aleph: Revista de Literatura Hispanoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Teatro hispánico, siglos XX-XXI, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence aux modèles européens dans l'approche critique de la dramaturgie cubaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45, pp.83-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/america.776⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 34 (1), pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ameri.2006.1772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La référence aux modèles européens dans l'approche critique de la dramaturgie cubaine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livadia de José Manuel Prieto : mémoire, fiction et genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 34 (1), pp.295-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ameri.2006.1772⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 30 (1), pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ameri.2003.1632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi le Suprême : le théâtre aux origines du roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Atelier du Roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573630v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03402746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los patrios palmares : le paysage dans la décima patriotique cubaine</w:t>
               </w:r>
@@ -1714,319 +1714,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La traduction à l'épreuve du théâtre latino-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Moulin Civil, Florence Olivier, Teresa Orecchia Havas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature latino-américaine au seuil du XXIe siècle. Un parnasse éclaté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aden, pp.309-324, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre indépendant de Buenos Aires. Ricardo Bartís, Daniel Veronese, Claudio Tolcachir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre contemporain. Orient/Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II (Occident), L'Entretemps, coll. Les Points dans les Poches, pp.142-152, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuba, 1968: l'année des héros?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alvar de la Llosa, Stéphanie Decante. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1968 en Amérique. Apparition de nouveaux acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2012, 978-2-84016-104-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du texte à la scène et de la scène au texte: problèmes et principes de la traduction théâtrale. Deux expériences: Rodrigo García et Angélica Liddell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Bonhomme, Christine Di Benedetto, Jean-Pierre Triffaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel revisitée. L'intervalle d'une langue à l'autre, du texte à la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan. Coll. Thyrse (Université Nice-Sophia-Antipolis), pp.77-88, 2012, 978-2-336-00115-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588548v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-03594139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urne et le labyrinthe. Dramaturgie cubaine contemporaine: ruptures et filiations</w:t>
               </w:r>
@@ -2681,178 +2681,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avatares de la tragedia griega en el teatro cubano contemporaneo (1941-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre, public, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.342-350, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.24894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espejos y espejismos en el teatro de José Triana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Bonnardel, G. Champeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et territoires / Teatro y territorios, Espagne et Amérique / España y América</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux III, coll. Maison des Pays Ibériques, 1998, 2-909596-18-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586485v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03402683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2864,523 +2864,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les théâtres ibériques et d'Amérique latine: croisements, combats et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Moreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Borja de Almeida Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Jambrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de l'UFR Arts et Médias de la Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Del libro a las tablas y viceversa: teoría y práctica de la traducción teatral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primer Encuentro Internacional sobre Traducción de Textos Dramáticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beatriz Trastoy; Instituto de Historia del Arte Argentino y Latinoamericano "Luis Ordaz", Oct 2022, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les théâtres ibériques et d'Amérique latine: croisements, combats et enjeux contemporains</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recorridos teatrales, cinematográficos y performáticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Moreira da Silva</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Borja de Almeida Filho</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano de la Puente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nina Jambrina</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Dansilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graça Dos Santos</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'UFR Arts et Médias de la Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XVII colloque international du CRICCAL, El uso de los mapas. Cartografiar en América latina (siglos XIX-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche international sur les champs culturels en Amérique latine (CRICCAL, EA2052), Mar 2021, Paris (en ligne), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres, traductions, traducteurs: expériences vécues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels acteurs pour la diversité culturelle entre Amérique latine et France?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels acteurs pour la diversité culturelle entre Amérique latine et France?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Allouche</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-04024283v1</w:t>
+                <w:t xml:space="preserve">hal-03595527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces du texte</w:t>
               </w:r>
@@ -3524,329 +3524,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dr Jekyll et Mr Hyde. Les dilemmes du traducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traducteur et la note de bas de page</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA Etudes Romanes de l'Université Paris Nanterre, Mar 2019, Nanterre (Université Paris X), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les versions de l’histoire. Écritures et réécritures dans le théâtre cubain contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les autres lieux du politique dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C.E.C.I.L.L.E. (EA 4074), Université de Lille, Mar 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dr Jekyll et Mr Hyde. Les dilemmes du traducteur</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapa Teatro: une cartographie théâtrale de la violence en Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traducteur et la note de bas de page</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA Etudes Romanes de l'Université Paris Nanterre, Mar 2019, Nanterre (Université Paris X), France</w:t>
+              <w:t xml:space="preserve">XVI colloque international du CRICCAL: Écritures, paroles et espace public en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche international sur les champs culturels en Amérique latine (CRICCAL), Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joute de traduction: &amp;quot;Lo que importa es que lo arreglen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival América: joutes de traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival América; ATLF (Association des traducteurs littéraires de France), Sep 2018, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023761v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04024241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atentado contra el pudor (las primeras obras teatrales de Jorge Ibargüengoitia)</w:t>
               </w:r>
@@ -3946,77 +3946,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre face aux dictatures: luttes, traces, mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Moreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Dansilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Jésupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles écritures théâtrales d'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2012, Cahiers de la Maison Antoine Vitez, 978-2-84260-604-6</w:t>
             </w:r>
           </w:p>
@@ -4519,709 +4519,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Amanda Piña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Piña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer l’avenir comme une fiction individuelle, sociale et artistique&amp;quot;. Entretien avec Mariano Pensotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Pensotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cette image intérieure que nous avons créée est notre nouvelle menace&amp;quot;. Entretien avec Tanya Beyeler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Beyeler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La beauté est une énigme&amp;quot;. Entretien avec Angélica Liddell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Liddell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cette image intérieure que nous avons créée est notre nouvelle menace&amp;quot;. Entretien avec Tanya Beyeler</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre militantisme est d'abord poétique&amp;quot;. Entretien avec avec Heidi et Rolf Abderhalden (Mapa Teatro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Abderhalden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Abderhalden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Imaginer l’avenir comme une fiction individuelle, sociale et artistique&amp;quot;. Entretien avec Mariano Pensotti</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autre', c'est toi, c'est moi&amp;quot;. Entretien avec Luis Guenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il n'y a pas de mémoire sans oubli&amp;quot;. Entretien avec la compagnie Mapa Teatro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Abderhalden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Abderhalden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner la parole plutôt que la prendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bruguera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme finit toujours par être résolue&amp;quot;. Entretien avec Pablo Gisbert et Tanya Beyeler (El Conde de Torrefiel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...439 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Beyeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Jeanne Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Moreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5517,51 +5517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Jeanne Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Moreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6058,784 +6058,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actrice de doublage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détournement: un choix pas comme un autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Tirmont</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Triana de l'autre côté du miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">José Triana de l'autre côté du miroir</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.d.T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux et usage de faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot à mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambre d'écho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mot pour un autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question de choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593051v1</w:t>
-              </w:r>
-[...370 lines deleted...]
-                <w:t xml:space="preserve">hal-03592946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ribot attitude</w:t>
               </w:r>
@@ -7255,3623 +7255,3623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pepe Carvalho / Les mers du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Migoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Segui Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Président</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Aira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blacksad (Alors, tout tombe - seconde partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Díaz Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacrifice comme acte poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bleu à la lumière du jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pippo et Ricardo. Encyclopédie de phénomènes paranormaux (suivi de) Désolé mais là j’ai pas le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les yeux perdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Agrimbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigonon, une brigade héroïque (suivi de) Ces affaires ne sont pas mes affaires (et de) Tiens tes enfants à l’écart de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Orizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blacksad (Alors tout tombe - première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Díaz Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisses musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Aira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ange Dada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando González Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movidas raras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Aira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuit couleur larme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuit couleur larme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ange Dada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando González Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôles de trucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blacksad (Alors, tout tombe - Première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Díaz Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liebestod. L'odeur du sang ne me quitte pas des yeux. Juan Belmonte (suivi de) Le Plaisir des dieux (et de) Un combat qui compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mort dans le jardin de la Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Solares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatorze crocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Solares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Carvalho / La solitude du manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hernán Migoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Segui Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Aira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Black Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Borja González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Agrimbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous allons toutes bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Penyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Black Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Univers !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Monteys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment dessiner un roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Solares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire n’est pas / ne doit pas être autre chose que créer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Pichel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un métier de survivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Petrecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Contré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Dilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Carvalho / Tatouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Migoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Segui Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hernán Migoya</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Koltès (La noche justo antes de los bosques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Renjifo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Président</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evel Knievel contre Macbeth (suivi de) 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Blacksad (Alors, tout tombe - seconde partie)</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'envoyez pas de fleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Guarnido</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Solares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barullo. Un livre dodécaphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sacrifice comme acte poétique</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golgotha picnic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Via Lucis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Liddell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antigonon, une brigade héroïque (suivi de) Ces affaires ne sont pas mes affaires (et de) Tiens tes enfants à l’écart de l’alcool</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pippo et Ricardo. Encyclopédie de phénomènes paranormaux (suivi de) Désolé mais là j’ai pas le temps</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauna, Le temps tout entier, Ne serait-ce qu'un peu de bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monstres à l'état pur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Molfino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Agrimbau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendres 2000-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Tilleul</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendres 1986-1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...2806 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584864v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03478536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minutes noires</w:t>
               </w:r>
@@ -11260,51 +11260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC095A98"/>
+    <w:nsid w:val="7A36C7C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11491,51 +11491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christilla-vasserot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4584-5368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06091811X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12442498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117432035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04175245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/tdf.n37.12927" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03501461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2017.1519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03591388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2006.1772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2003.1632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moulin-Civil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2001.1495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03401178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1998.1343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1997.1324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1102532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783964563514-010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.24894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04008126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04025042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Guerrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delvecchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Laroutis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Monge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03607862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/nouvelles-ecritures-theatrales-d-amerique-latine-n9-560.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Liddell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/et-les-poissons-partirent-combattre-les-hommes-383.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Portes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beyeler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Pensotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pi&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Abderhalden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Abderhalden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bruguera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guenel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gisbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03586509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Jager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Petrecca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tirmont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlet Narciso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travacio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Migoya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Segui Nicolau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Aira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Guarnido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az Canales" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Orizondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Agrimbau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Vi&#241;as" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#225;zaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04021378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Solares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe P&#233;rez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varela" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04005675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Penyas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Monteys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pichel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Scott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Contr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Dilon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Renjifo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593157v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Paula" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Molfino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584864v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03478536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Kahlo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tibol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marquerie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Pi&#241;era" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christilla-vasserot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4584-5368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06091811X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12442498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117432035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04175245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/tdf.n37.12927" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03501461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2017.1519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.776" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03591388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2006.1772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2003.1632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moulin-Civil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2001.1495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03401178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1998.1343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1997.1324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1102532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783964563514-010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.24894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04008126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04025042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Guerrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delvecchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Laroutis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Monge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03607862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/nouvelles-ecritures-theatrales-d-amerique-latine-n9-560.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Liddell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/et-les-poissons-partirent-combattre-les-hommes-383.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Portes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pi&#241;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Pensotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beyeler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Abderhalden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Abderhalden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guenel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bruguera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gisbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03586509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Jager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Petrecca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tirmont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03592946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlet Narciso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travacio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Migoya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Segui Nicolau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Aira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Guarnido" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az Canales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020257v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020250v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Agrimbau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Orizondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Vi&#241;as" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#225;zaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04021378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Solares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe P&#233;rez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04005675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Penyas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Monteys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pichel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593104v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Scott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Contr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Dilon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04023497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Renjifo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593157v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Paula" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Molfino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03478536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584864v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Kahlo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tibol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03593146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marquerie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03584674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Pi&#241;era" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>