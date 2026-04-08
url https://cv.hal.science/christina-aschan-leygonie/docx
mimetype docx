--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -105,1907 +105,2041 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Human Activities on Disease-Spreading Mosquitoes in Urban Areas</w:t>
+                <w:t xml:space="preserve">Geographical and environmental contexts associated with mould contamination in dwellings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Duval</w:t>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antonelli</w:t>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11524-023-00732-z⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.114163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.114163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246403v1</w:t>
+                <w:t xml:space="preserve">inserm-05569836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of knowledge, attitudes and practices regarding mosquitoes and mosquito-borne infectious diseases in nonendemic regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of Human Activities on Disease-Spreading Mosquitoes in Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Urban Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (3), pp.591-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11524-023-00732-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1239874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04462151v1</w:t>
+                <w:t xml:space="preserve">hal-04246403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la qualité de l’air urbain extérieur et information du public : retour sur l’application Air To Go</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A review of knowledge, attitudes and practices regarding mosquitoes and mosquito-borne infectious diseases in nonendemic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.36279⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1239874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1239874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03887941v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04462151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do attitudes shape protective practices against the Asian tiger mosquito in community gardens in a nonendemic country?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perception de la qualité de l’air urbain extérieur et information du public : retour sur l’application Air To Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05520-3⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.36279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03887968v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould in indoor environments: The role of heating, ventilation and fuel poverty. A French perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How do attitudes shape protective practices against the Asian tiger mosquito in community gardens in a nonendemic country?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106577⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05520-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02448932v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air, climat, énergie : convergences et contradictions à l’échelle urbaine. L’exemple lyonnais</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mould in indoor environments: The role of heating, ventilation and fuel poverty. A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.106577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938343v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des solutions pour améliorer l’accessibilité aux soins : l’expérience suédoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Air, climat, énergie : convergences et contradictions à l’échelle urbaine. L’exemple lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Habiter la ville, 237-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01621505v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'exposition aux pesticides de l’air en population générale ? Enseignements d’une revue bibliographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des solutions pour améliorer l’accessibilité aux soins : l’expérience suédoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267451v1</w:t>
+                <w:t xml:space="preserve">halshs-01621505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la situation urbaine favorise la protection des espaces naturels : le cas de Göteborg (Suède)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer l'exposition aux pesticides de l’air en population générale ? Enseignements d’une revue bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Girault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27258⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238011v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de santé respiratoire entre les villes. Dimensions socio-économiques et environnementales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand la situation urbaine favorise la protection des espaces naturels : le cas de Göteborg (Suède)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01436977v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de santé respiratoire entre villes : une approche géographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les inégalités de santé respiratoire entre les villes. Dimensions socio-économiques et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865860v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01436977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaining a better understanding of respiratory health inequalities among cities: An ecological case study on elderly males in the larger French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.12:19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-072X-12-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse de la resilience des systèmes spatiaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les inégalités de santé respiratoire entre villes : une approche géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/spgeo.2000.1968⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267493v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géographique de la composition chimique des précipitations : l’exemple vosgien</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Nourisson</w:t>
+                <w:t xml:space="preserve">Vers une analyse de la resilience des systèmes spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.2000.1968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380782v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géographique de la composition chimique des précipitations vosgiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Approche géographique de la composition chimique des précipitations : l’exemple vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tabeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aschan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Nourrisson</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nourisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 572, pp.366-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708588v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le massif vosgien</w:t>
+                <w:t xml:space="preserve">Approche géographique de la composition chimique des précipitations vosgiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">C. Aschan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 572, pp.366-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708957v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le Massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aschan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 16 (16), pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le massif vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aschan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphere: intensite et variations dans le massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aschan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2015,1597 +2149,1597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impact on mosquito breeding habitats in urban green space and consequences for mosquito proliferation in urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Entomology (ECE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04462363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clostre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informer le public sur la pollution atmosphérique : quelle place de la connaissance dans les mécanismes de perception ? Retour sur l’application Air To Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clostre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l’action publique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etude et de Recherche Travail Organisation Pouvoir - CERTOP (UMR5044 CNRS) Géosciences Environnement Toulouse - GET (UMR5563 CNRS), Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mould exposure in indoor environments: The French ANSES recommendations to reinforce measures for preventing mould growth and the impact on human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2018, The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner le changement dans les modèles conventionnels de production agricole grâce aux liens entre care environnemental et care social : le cas de l’AAP « Ecosystèmes, Agricultures, Alimentation » de la Fondation de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Care Genre Environnement (CGE). Pour repenser nos rapports à l’environnement et à la gestion partagée de ses ressources.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur les inégalités interurbaines de santé respiratoire : une approche par les systèmes de villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques urbaines et enjeux sanitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on estimer les niveaux d’exposition et de vulnérabilité des populations aux pesticides dans l’air ? Approches géographiques, méthodes d’analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DiPEE « Ecologie et société » de l’UMR 5600 Environnement, Ville et société (EVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ExpoRA: peur-on estimer les niveaux d'exposition et de vulnérabilté des populations aux pesticides dans l'air. Approches géographiques, méthodes d'analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DiPEE " Ecologie et société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5600 - Environnement, ville et société, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities, respiratory health and urban context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des espaces naturels protégés au cœur du développement urbain : quand la situation urbaine des espaces naturels renforce leur protection. Le cas de la ville de Göteborg (Suède)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Colloque « Territoire et Environnement : des représentations à l’action »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cités, Territoire, Environnement et Société (CITERES, UMR 6173 CNRS -Université François Rabelais de Tours), en partenariat avec l’Université de Strasbourg, l’Université Laval et l’Université du Québec à Montréal, Dec 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01621676v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces naturels protégés au cœur du développement urbain : quand la situation urbaine des espaces naturels renforce leur protection. Le cas de la ville de Göteborg (Suède)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cities, respiratory health and urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Girault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnaud</w:t>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Territoire et Environnement : des représentations à l’action »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Cités, Territoire, Environnement et Société (CITERES, UMR 6173 CNRS -Université François Rabelais de Tours), en partenariat avec l’Université de Strasbourg, l’Université Laval et l’Université du Québec à Montréal, Dec 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384479v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building comparable synthetic health-related indicators of air quality in cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contexte urbain et santé respiratoire en France,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Pollution XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, KOS, Greece. pp.261-275</w:t>
+              <w:t xml:space="preserve">Colloque international : Health and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551471v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte urbain et santé respiratoire en France,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Building comparable synthetic health-related indicators of air quality in cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Health and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Air Pollution XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, KOS, Greece. pp.261-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01621679v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between social and environmental risk factors and consequences on the development of the Asian tiger mosquito in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congress of the International Symbiosis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités de soins et de travail: quelles logiques de polarisation spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recours aux soins hospitaliers et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01845072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3615,117 +3749,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d'information géographique : Principes, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, Cursus, 2019, 978-2-200-61718-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02472023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3735,851 +3869,851 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux prévenir pour ne pas avoir à guérir : la solution anti-moustiques tigre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations en Ecologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Collection À découvert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04462575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre F pour « Facteur de risque (exposition à)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">F comme Facteur de risque (exposition à)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.-C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret Sébastien; Gasquet-Blanchard Clélia; Hoyez Anne-Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Matériologiques, pp.53-62, 2019, Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+              <w:t xml:space="preserve">Abécédaire de la santé Géographie et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-62, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938397v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02144999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F comme Facteur de risque (exposition à)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lettre F pour « Facteur de risque (exposition à)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fleuret Sébastien; Gasquet-Blanchard Clélia; Hoyez Anne-Cécile. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la santé Géographie et territoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-62, 2019, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Abécédaire de géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Matériologiques, pp.53-62, 2019, Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02144999v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building comparative synthetic health-related indicators of air quality in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. A. Brebbia, J. W. S. Longhurst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution, Transactions on Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIT Press, pp.261-271, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01271615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque, Vulnérabilité, Résilience : comment les définir dans le cadre d'une étude géographique sur la santé et la pollution atmosphérique en milieu urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peltier A., Becerra S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités sociétales, risques et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.60-68, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00414770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différenciations interurbaines de santé : une mesure par les hospitalisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La qualité de l'air dans les agglomérations françaises : l'exemple des concentrations de dioxyde d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.F. Mattei, D. Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données Urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Economica-Anthropos, pp.349-367, 2007, Villes</w:t>
+              <w:t xml:space="preserve">Données urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Anthropos-Economica, pp.335-349, 2007, Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150553v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l'air dans les agglomérations françaises : l'exemple des concentrations de dioxyde d'azote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les différenciations interurbaines de santé : une mesure par les hospitalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.F. Mattei, D. Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Anthropos-Economica, pp.335-349, 2007, Villes</w:t>
+              <w:t xml:space="preserve">Données Urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Economica-Anthropos, pp.349-367, 2007, Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150556v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long-Term Perspective on Resilience in Socio-Natural Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander van Der Leeuw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Micro, meso, macro: addressing complex systems couplings, Liljeström H., Svedin U.(eds), World Scientific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial microsimulation of population dynamics in Southern France: a model integrating individual decisions and spatial constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Mäkilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ballot G., Weisbuch G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Simulation to Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.109-125, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00224987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,104 +4723,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé respiratoire dans les villes françaises : une caractérisation par les hospitalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4696,527 +4830,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04515215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisissures dans le bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2014-SA-0016, Anses. 2016, 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02071681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dérive des pesticides dans l'air : quelle prise en compte des risques en santé publique et l'environnement dans les documents et autorisations d'urbanisme ? ExpoRA II. Rapport final, EnvitéRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Plateforme Santé-Environnement, région Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une profession en mutation : les avocats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Barreaux Rhône-Alpes. 2012, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5363,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-023-00732-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1239874" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05520-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.597" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1968" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aschan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nourisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabeaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Signoret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle M&#228;kil&#228;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05569836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-023-00732-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1239874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36279" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05520-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.597" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aschan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nourisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Signoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle M&#228;kil&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>