--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1299,51 +1299,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01436977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining a better understanding of respiratory health inequalities among cities: An ecological case study on elderly males in the larger French cities</w:t>
+                <w:t xml:space="preserve">Les inégalités de santé respiratoire entre villes : une approche géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
@@ -1361,106 +1361,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.12:19. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-12-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865882v1</w:t>
+                <w:t xml:space="preserve">hal-00865860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de santé respiratoire entre villes : une approche géographique</w:t>
+                <w:t xml:space="preserve">Gaining a better understanding of respiratory health inequalities among cities: An ecological case study on elderly males in the larger French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
@@ -1478,82 +1478,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.118-128. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.12:19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2013.0600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-12-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865860v1</w:t>
+                <w:t xml:space="preserve">hal-00865882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse de la resilience des systèmes spatiaux</w:t>
               </w:r>
@@ -4333,199 +4333,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00414770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l'air dans les agglomérations françaises : l'exemple des concentrations de dioxyde d'azote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différenciations interurbaines de santé : une mesure par les hospitalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.F. Mattei, D. Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Anthropos-Economica, pp.335-349, 2007, Villes</w:t>
+              <w:t xml:space="preserve">Données Urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Economica-Anthropos, pp.349-367, 2007, Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150556v2</w:t>
+                <w:t xml:space="preserve">halshs-00150553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différenciations interurbaines de santé : une mesure par les hospitalisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de l'air dans les agglomérations françaises : l'exemple des concentrations de dioxyde d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.F. Mattei, D. Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données Urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Economica-Anthropos, pp.349-367, 2007, Villes</w:t>
+              <w:t xml:space="preserve">Données urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Anthropos-Economica, pp.335-349, 2007, Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150553v2</w:t>
+                <w:t xml:space="preserve">halshs-00150556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long-Term Perspective on Resilience in Socio-Natural Systems</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05569836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-023-00732-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1239874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36279" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05520-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.597" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aschan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nourisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Signoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle M&#228;kil&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05569836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-023-00732-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1239874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36279" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05520-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.597" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aschan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nourisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Signoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle M&#228;kil&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>