--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1827,260 +1827,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le Massif vosgien</w:t>
+                <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aschan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 16 (16), pp.27-34</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207867v1</w:t>
+                <w:t xml:space="preserve">hal-02708957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le massif vosgien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphère : intensité et variations dans le Massif vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dambrine</w:t>
+                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aschan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 16, pp.27-34</w:t>
+              <w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 16 (16), pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708957v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de pollution et de nutriments aux peuplements forestiers par l'atmosphere: intensite et variations dans le massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,217 +3257,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte urbain et santé respiratoire en France,</w:t>
+                <w:t xml:space="preserve">Building comparable synthetic health-related indicators of air quality in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Health and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Air Pollution XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, KOS, Greece. pp.261-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01621679v1</w:t>
+                <w:t xml:space="preserve">halshs-00551471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building comparable synthetic health-related indicators of air quality in cities</w:t>
+                <w:t xml:space="preserve">Contexte urbain et santé respiratoire en France,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Pollution XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, KOS, Greece. pp.261-275</w:t>
+              <w:t xml:space="preserve">Colloque international : Health and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00551471v1</w:t>
+                <w:t xml:space="preserve">halshs-01621679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3976,212 +3976,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04462575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F comme Facteur de risque (exposition à)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lettre F pour « Facteur de risque (exposition à)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fleuret Sébastien; Gasquet-Blanchard Clélia; Hoyez Anne-Cécile. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la santé Géographie et territoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-62, 2019, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Abécédaire de géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Matériologiques, pp.53-62, 2019, Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144999v1</w:t>
+                <w:t xml:space="preserve">hal-01938397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre F pour « Facteur de risque (exposition à)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F comme Facteur de risque (exposition à)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.-C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret Sébastien; Gasquet-Blanchard Clélia; Hoyez Anne-Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Matériologiques, pp.53-62, 2019, Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+              <w:t xml:space="preserve">Abécédaire de la santé Géographie et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-62, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938397v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02144999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building comparative synthetic health-related indicators of air quality in cities</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05569836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-023-00732-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1239874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36279" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05520-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.597" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aschan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nourisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Signoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle M&#228;kil&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05569836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-023-00732-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1239874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36279" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05520-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.597" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aschan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nourisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Signoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle M&#228;kil&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>