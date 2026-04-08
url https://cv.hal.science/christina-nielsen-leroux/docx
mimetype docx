--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,1961 +66,1961 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chemical and microbial safety of insect-based feed and food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casillas, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects as alternative sources of protein for food and feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2025, 9781801465847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/AS.2024.0139.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste bio-conversion by black soldier fly larvae: Larval growth and persistence of Bacillus thuringiensis and Clostridioides difficile bacterial spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sanchis-Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor impact of probiotic bacteria and egg white on Tenebrio molitor growth, microbial composition, and pathogen infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Savio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Herren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bourelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/finsc.2024.1334526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and Persistence of Serratia marcescens in Tenebrio molitor Larvae and Feed under Optimal and Stressed Mass Rearing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dupriez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (5), pp.458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/insects13050458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture microdissection to study Bacillus cereus iron homeostasis gene expression during Galleria mellonella in vivo gut colonization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crapart</w:t>
+                <w:t xml:space="preserve">Use and misuse of FTIR spectroscopy for studying the bio-oxidation of plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1959790⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.119841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532955v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and misuse of FTIR spectroscopy for studying the bio-oxidation of plastics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Laser capture microdissection to study Bacillus cereus iron homeostasis gene expression during Galleria mellonella in vivo gut colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Consentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119841⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2104-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1959790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332077v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CalY is a major virulence factor and a biofilm matrix protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Fagerlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐brit Kolstø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111 (6), pp.1416-1429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus thuringiensis spores and vegetative bacteria: Infection capacity and role of the virulence regulon PlcR following intrahaemocoel injection of Galleria mellonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/insects10050129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DltX of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; Is essential for d-alanylation of teichoic acids and resistance to antimicrobial response in insects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is there a transgenerational inheritance of host resistance against pathogens? Lessons from the &amp;lt;em&amp;gt;Galleria mellonella-Bacillus thuringiensis&amp;lt;/em&amp;gt; interaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1471-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1356538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627816v1</w:t>
+                <w:t xml:space="preserve">hal-02617646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of extrachromosomal elements in Bacillus thuringiensis subsp. israelensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sanchis Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mahillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 168 (4), pp.331-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a transgenerational inheritance of host resistance against pathogens? Lessons from the &amp;lt;em&amp;gt;Galleria mellonella-Bacillus thuringiensis&amp;lt;/em&amp;gt; interaction model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Beneficial and detrimental spore-formers: a world of diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sanchis Borja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.307-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1356538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02617646v1</w:t>
+                <w:t xml:space="preserve">hal-04314347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial and detrimental spore-formers: a world of diversity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DltX of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; Is essential for d-alanylation of teichoic acids and resistance to antimicrobial response in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita R. Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jéhanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynoun Attieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314347v1</w:t>
+                <w:t xml:space="preserve">hal-02627816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Faegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.e1006049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Insect Galleria mellonella as a powerful infection model to investigate bacterial pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Rama Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/4392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The receptor of Bacillus sphaericus binary toxin in Culex pipiens (Diptera: Culicidae) midgut: molecular cloning and expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pauron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31 (10), pp.981-990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0965-1748(01)00046-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05245298v1</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-04717014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2188,64 +2188,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics impact on Tenebrio molitor growth, microbial composition and pathogen infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Savio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control and the 55th Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Harrison, Jul 2023, Park City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2270,64 +2270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics impact on Tenebrio molitor performance, microbial composition and pathogen infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Savio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP (European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,103 +2352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Capture Microdissection to study iron homeostasis gene expression in Bacillus cereus during Galleria mellonella midgut infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Consentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2018 International Congress of Invertebrate Pathology and Microbial Control and the 51st Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Invertebrate Pathology, Aug 2018, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2598,51 +2598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des insectes aux biopesticides : bases moléculaires d ’un mécanisme développé par le moustique Culex pipiens contre Bacillus sphaericus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Sulva-Filha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque de Physiologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t>
@@ -2807,51 +2807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès Gut-Microbiology (INRAE/Rowett)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, virtual venue platform, France</w:t>
@@ -2880,103 +2880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and persistence of the opportunistic bacteria Serratia marcescens in the feed and in Tenebrio molitor larvae under mass rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lefebvre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alfredo Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSECTINOV3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, ROMAINVILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3001,64 +3001,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms involved in the acquistion of host iron ferritin by opportunistic pathogen Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Consentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Controland the 49th Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3115,51 +3115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'acquisition du fer de l'hôte chez Bacillus cereus : rôle du couple bacillibactine-FeuA et expression des gènes impliqués dans l'homéostasie du fer in vivo durant l’infection intestinale chez l’insecte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Paris Saclay University, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLA018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3355,51 +3355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#233;jasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis-Borja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Savio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2024.1334526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1959790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620254v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;brit Kolst&#248;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10050129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gillis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis Borja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1356538" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/4392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(01)00046-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6JMSQKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0139.16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R&#233;jasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Ferdy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Sulva-Filha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04369975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0139.16" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#233;jasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis-Borja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Savio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rios" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2024.1334526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupriez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1959790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620254v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;brit Kolst&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10050129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1356538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gillis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis Borja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.11.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/4392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(01)00046-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6JMSQKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R&#233;jasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Ferdy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Sulva-Filha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04369975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>