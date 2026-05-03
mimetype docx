--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -66,1961 +66,1961 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste bio-conversion by black soldier fly larvae: Larval growth and persistence of Bacillus thuringiensis and Clostridioides difficile bacterial spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sanchis-Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minor impact of probiotic bacteria and egg white on Tenebrio molitor growth, microbial composition, and pathogen infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Savio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Herren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/finsc.2024.1334526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact and Persistence of Serratia marcescens in Tenebrio molitor Larvae and Feed under Optimal and Stressed Mass Rearing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects13050458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser capture microdissection to study Bacillus cereus iron homeostasis gene expression during Galleria mellonella in vivo gut colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Consentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2104-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1959790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use and misuse of FTIR spectroscopy for studying the bio-oxidation of plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.119841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CalY is a major virulence factor and a biofilm matrix protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Fagerlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gilois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐brit Kolstø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1416-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620254v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacillus thuringiensis spores and vegetative bacteria: Infection capacity and role of the virulence regulon PlcR following intrahaemocoel injection of Galleria mellonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects10050129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DltX of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; Is essential for d-alanylation of teichoic acids and resistance to antimicrobial response in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita R. Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jéhanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynoun Attieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative genomics of extrachromosomal elements in Bacillus thuringiensis subsp. israelensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sanchis Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mahillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.331-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a transgenerational inheritance of host resistance against pathogens? Lessons from the &amp;lt;em&amp;gt;Galleria mellonella-Bacillus thuringiensis&amp;lt;/em&amp;gt; interaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1471-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1356538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beneficial and detrimental spore-formers: a world of diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sanchis Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.307-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Faegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1006049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Insect Galleria mellonella as a powerful infection model to investigate bacterial pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Rama Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/4392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The receptor of Bacillus sphaericus binary toxin in Culex pipiens (Diptera: Culicidae) midgut: molecular cloning and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pauron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (10), pp.981-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0965-1748(01)00046-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical and microbial safety of insect-based feed and food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casillas, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects as alternative sources of protein for food and feed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2025, 9781801465847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2024.0139.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717014v1</w:t>
-              </w:r>
-[...1790 lines deleted...]
-                <w:t xml:space="preserve">hal-05245298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2188,64 +2188,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics impact on Tenebrio molitor growth, microbial composition and pathogen infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Savio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control and the 55th Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Harrison, Jul 2023, Park City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2270,64 +2270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics impact on Tenebrio molitor performance, microbial composition and pathogen infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Savio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP (European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,103 +2352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Capture Microdissection to study iron homeostasis gene expression in Bacillus cereus during Galleria mellonella midgut infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Consentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2018 International Congress of Invertebrate Pathology and Microbial Control and the 51st Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Invertebrate Pathology, Aug 2018, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2598,51 +2598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des insectes aux biopesticides : bases moléculaires d ’un mécanisme développé par le moustique Culex pipiens contre Bacillus sphaericus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Sulva-Filha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque de Physiologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t>
@@ -2807,51 +2807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès Gut-Microbiology (INRAE/Rowett)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, virtual venue platform, France</w:t>
@@ -2880,103 +2880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and persistence of the opportunistic bacteria Serratia marcescens in the feed and in Tenebrio molitor larvae under mass rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSECTINOV3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, ROMAINVILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3001,214 +3001,111 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms involved in the acquistion of host iron ferritin by opportunistic pathogen Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Consentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Controland the 49th Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...101 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3355,51 +3252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0139.16" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#233;jasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis-Borja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Savio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rios" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2024.1334526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupriez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1959790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620254v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;brit Kolst&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10050129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1356538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gillis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis Borja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.11.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/4392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(01)00046-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6JMSQKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R&#233;jasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Ferdy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Sulva-Filha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04369975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#233;jasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis-Borja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Savio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2024.1334526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1959790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620254v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;brit Kolst&#248;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10050129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gillis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis Borja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1356538" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/4392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(01)00046-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6JMSQKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0139.16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R&#233;jasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Ferdy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Sulva-Filha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>