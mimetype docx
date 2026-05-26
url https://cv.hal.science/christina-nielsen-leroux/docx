--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -493,287 +493,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture microdissection to study Bacillus cereus iron homeostasis gene expression during Galleria mellonella in vivo gut colonization</w:t>
+                <w:t xml:space="preserve">Use and misuse of FTIR spectroscopy for studying the bio-oxidation of plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Consentino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crapart</w:t>
+                <w:t xml:space="preserve">Jehan Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.2104-2121. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.119841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1959790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532955v1</w:t>
+                <w:t xml:space="preserve">hal-04332077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and misuse of FTIR spectroscopy for studying the bio-oxidation of plastics</w:t>
+                <w:t xml:space="preserve">Laser capture microdissection to study Bacillus cereus iron homeostasis gene expression during Galleria mellonella in vivo gut colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">Laurent Consentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehan Waeytens</w:t>
+                <w:t xml:space="preserve">Nicolas Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 258, pp.119841. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2104-2121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1959790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332077v1</w:t>
+                <w:t xml:space="preserve">hal-03532955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CalY is a major virulence factor and a biofilm matrix protein</w:t>
               </w:r>
@@ -1004,516 +1004,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DltX of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; Is essential for d-alanylation of teichoic acids and resistance to antimicrobial response in insects</w:t>
+                <w:t xml:space="preserve">Comparative genomics of extrachromosomal elements in Bacillus thuringiensis subsp. israelensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita R. Kamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jéhanno</w:t>
+                <w:t xml:space="preserve">Annika Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynoun Attieh</w:t>
+                <w:t xml:space="preserve">Vincent Sanchis Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Jacques Mahillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.331-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627816v1</w:t>
+                <w:t xml:space="preserve">hal-01608527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of extrachromosomal elements in Bacillus thuringiensis subsp. israelensis</w:t>
+                <w:t xml:space="preserve">Is there a transgenerational inheritance of host resistance against pathogens? Lessons from the &amp;lt;em&amp;gt;Galleria mellonella-Bacillus thuringiensis&amp;lt;/em&amp;gt; interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sanchis Borja</w:t>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.10.008⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1471-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1356538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608527v1</w:t>
+                <w:t xml:space="preserve">hal-02617646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a transgenerational inheritance of host resistance against pathogens? Lessons from the &amp;lt;em&amp;gt;Galleria mellonella-Bacillus thuringiensis&amp;lt;/em&amp;gt; interaction model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bierne</w:t>
+                <w:t xml:space="preserve">Beneficial and detrimental spore-formers: a world of diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sanchis Borja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1356538⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.307-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617646v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial and detrimental spore-formers: a world of diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DltX of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; Is essential for d-alanylation of teichoic acids and resistance to antimicrobial response in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita R. Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+                <w:t xml:space="preserve">Isabelle Jéhanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Carlin</w:t>
+                <w:t xml:space="preserve">Zaynoun Attieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lereclus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 168 (4), pp.307-308. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314347v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
               </w:r>
@@ -1659,51 +1659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Rama Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2365,90 +2365,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Capture Microdissection to study iron homeostasis gene expression in Bacillus cereus during Galleria mellonella midgut infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Consentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2018 International Congress of Invertebrate Pathology and Microbial Control and the 51st Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Invertebrate Pathology, Aug 2018, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms involved in the acquistion of host iron ferritin by opportunistic pathogen Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Consentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Controland the 49th Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3252,51 +3252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#233;jasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis-Borja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Savio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2024.1334526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1959790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620254v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;brit Kolst&#248;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10050129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gillis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis Borja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1356538" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/4392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(01)00046-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6JMSQKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0139.16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R&#233;jasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Ferdy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Sulva-Filha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#233;jasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis-Borja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Savio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2024.1334526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1959790" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620254v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;brit Kolst&#248;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10050129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gillis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis Borja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1356538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.11.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rama Rao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/4392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(01)00046-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6JMSQKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0139.16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pati&#241;o-Navarrete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R&#233;jasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Ferdy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Sulva-Filha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>