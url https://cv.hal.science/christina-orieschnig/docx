--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2463,51 +2463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CAD7CC9"/>
+    <w:nsid w:val="C82DC5DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>