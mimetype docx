--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2463,51 +2463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C82DC5DD"/>
+    <w:nsid w:val="B40B6134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>