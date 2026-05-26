--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -162,907 +162,1041 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panta Rhei: a decade of progress in research on change in hydrology and society</w:t>
+                <w:t xml:space="preserve">Effective science communication in the face of water crises: a community perspective on challenges and best practice in HELPING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Kreibich</w:t>
+                <w:t xml:space="preserve">Christina Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murugesu Sivapalan</w:t>
+                <w:t xml:space="preserve">Soham Adla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Aghakouchak</w:t>
+                <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Addor</w:t>
+                <w:t xml:space="preserve">Saumya Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafzullah Aksoy</w:t>
+                <w:t xml:space="preserve">Khosro Morovati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+              <w:t xml:space="preserve">, 2026, 71 (6), pp.1207-1224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2025.2469762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2026.2625282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025482v1</w:t>
+                <w:t xml:space="preserve">hal-05620061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The history of hydrological studies on the Mekong floodplains – from colonial experiments to computational models</w:t>
+                <w:t xml:space="preserve">Panta Rhei: a decade of progress in research on change in hydrology and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
+                <w:t xml:space="preserve">Heidi Kreibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murugesu Sivapalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aghakouchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Addor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafzullah Aksoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (16), pp.2391-2404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2420866⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2025.2469762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852255v1</w:t>
+                <w:t xml:space="preserve">hal-05025482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The history of hydrological studies on the Mekong floodplains – from colonial experiments to computational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Grimaldi</w:t>
+                <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate V Heal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.1417-1435. </w:t>
+              <w:t xml:space="preserve">, 2024, 69 (16), pp.2391-2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2420866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589184v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial characterization of drought through CHIRPS and a station-based dataset in the Eastern Mediterranean</w:t>
+                <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Orieschnig</w:t>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonca Cavus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Castellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate V Heal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-79-2024⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.1417-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926967v1</w:t>
+                <w:t xml:space="preserve">hal-04589184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for the assessment of changes in the incidence, extents, and spatial patterns of inundations in the Cambodian Mekong Delta, based on a water level – flood link calculated from in-situ water levels, and Sentinel-derived inundation maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Spatial characterization of drought through CHIRPS and a station-based dataset in the Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonca Cavus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108469⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.79 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-79-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03747283v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Method Approach to Flood Mapping: Reconstructing Inundation Changes in the Cambodian Upper Mekong Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khy Eam Eang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Chhuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 610, pp.127902. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Datasets for the assessment of changes in the incidence, extents, and spatial patterns of inundations in the Cambodian Mekong Delta, based on a water level – flood link calculated from in-situ water levels, and Sentinel-derived inundation maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Orieschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khy Eam Eang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Chhuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Input imagery, classifiers, and cloud computing : insights from multi-temporal LULC mapping in the Cambodian Mekong Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (1), pp.398-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22797254.2021.1948356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1072,1003 +1206,1003 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social metabolism approach to collective governance of groundwater: the case of Limaoua in south-east Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hemingway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hassenforder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Chrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Science) Communication is Key - Analysing and Adapting Outreach Approaches and Internal Workflows to Support HELPING as a Major International Scientific Initiative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarryn Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Remote Sensing and Low-Cost Sensors for LULC and Irrigation Characterisation in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vandôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-ecological impact assessment of irrigation canal rehabilitation scenarios under different hydrological conditions in the upper Mekong Delta, Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tracing the history of hydrological studies on the Mekong floodplains - From colonial engineering to early computational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28. General Assembly of the International Union of Geodesy and Geophysics (IUGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604082v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the history of hydrological studies on the Mekong floodplains - From colonial engineering to early computational models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Agro-ecological impact assessment of irrigation canal rehabilitation scenarios under different hydrological conditions in the upper Mekong Delta, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. General Assembly of the International Union of Geodesy and Geophysics (IUGG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604119v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro- and forecasting inundation extents for trend analysis in the Cambodian Mekong Delta - a new method combining Sentinel-1 and 2 and local water level measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philipp Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing long-term changes in annual monsoon inundations in the Mekong Delta (Cambodia): Testing an innovative approach linking remote sensing and in-situ measurements to overcome data scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivated floodplains of the Cambodian Mekong delta: understanding the changing balance between the flow regime and the agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 - vEGU21: Gather Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. pp.EGU21-1248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation canal systems of the Cambodian Mekong delta: Assessing changes in ecosystem services for rural communities after wide-ranging rehabilitation plans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2078,104 +2212,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial characterization of drought through CHIRPS and a station-based dataset in the Eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonca Cavus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2185,100 +2319,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Remote Sensing, Field Surveys, and Numerical Modelling to Understand the Prek System of the Cambodian Mekong Delta - From Hydrological Processes to Ecosystem Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. AgroParisTech, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022AGPT0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03943648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2288,114 +2422,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought of the Sinking Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4105549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2463,51 +2597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B40B6134"/>
+    <w:nsid w:val="8B285FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2694,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-orieschnig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5182-7110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267052448" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025482v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugesu Sivapalan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghakouchak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Addor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafzullah Aksoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2469762" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anna Orieschnig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2420866" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Orieschnig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca Cavus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-79-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khy Eam Eang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chhuon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03694112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Orieschnig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2021.1948356" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hemingway" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chrii" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Payne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12853" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philipp Venot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9619" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1248" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2732" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03943648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGPT0009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4105549" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-orieschnig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5182-7110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267052448" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Orieschnig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Adla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosro Morovati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2026.2625282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugesu Sivapalan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghakouchak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Addor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafzullah Aksoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2469762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anna Orieschnig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2420866" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca Cavus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-79-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03694112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khy Eam Eang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chhuon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Orieschnig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2021.1948356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hemingway" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chrii" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Payne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philipp Venot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9619" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2732" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03943648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGPT0009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4105549" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>