--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -369,259 +369,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La portée du langage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La violence verbale dans l’espace de travail. Analyses et solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demartino Sonia</w:t>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Yapaka.be, http://www.yapaka.be/livre/la-portee-du-langage, 2019</w:t>
+                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296243v1</w:t>
+                <w:t xml:space="preserve">hal-01950375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence verbale dans l’espace de travail. Analyses et solutions</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La portée du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be, http://www.yapaka.be/livre/la-portee-du-langage, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01950375v1</w:t>
+                <w:t xml:space="preserve">hal-02296243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels en langue orale. Cycle 1, 2 et 3. Fonction patrimoniale du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -678,51 +678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix et gestes professionnels. La fonction patrimoniale du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,64 +955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1043,51 +1043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impolitesse à la violence verbale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,330 +1271,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA SIMPLIFICATION DE DOCUMENT : DE LA MISE EN MOTS À LA MISE EN SCÈNE GRAPHIQUE ET RÉDACTIONNELLE</w:t>
+                <w:t xml:space="preserve">Le discours alternatif, meilleur antidote aux stéréotypes de genre : l’exemple des albums de jeunesse utilisés à l’école primaire en France et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tortochot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">Louise Burté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/22592⟩</w:t>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, HS-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/147zd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247604v1</w:t>
+                <w:t xml:space="preserve">hal-05135648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours alternatif, meilleur antidote aux stéréotypes de genre : l’exemple des albums de jeunesse utilisés à l’école primaire en France et en Espagne</w:t>
+                <w:t xml:space="preserve">Supports pédagogiques pour lutter contre les discriminations : du contre-discours au discours alternatif, des formes dites aux formes dissimulées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Romain</w:t>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, HS-42, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, HS-42, https://journals.openedition.org/corela/17206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135648v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supports pédagogiques pour lutter contre les discriminations : du contre-discours au discours alternatif, des formes dites aux formes dissimulées.</w:t>
+                <w:t xml:space="preserve">LA SIMPLIFICATION DE DOCUMENT : DE LA MISE EN MOTS À LA MISE EN SCÈNE GRAPHIQUE ET RÉDACTIONNELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, https://mediazioni.unibo.it/article/view/22592/20063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/22592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135725v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corporalité de l’espace, un enjeu de formation</w:t>
               </w:r>
@@ -1688,51 +1688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34, pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1963,213 +1963,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et voix : quelles pratiques langagières pour les aidants familiaux ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuum et maintien du lien social professionnel en situation de conflit verbal écrit : être poli ou impoli, mais y mettre les formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Charles Goodwin : l’interaction au carrefour du langage, du corps et de la société, 173, pp.203-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.173.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259064v1</w:t>
+                <w:t xml:space="preserve">hal-03088131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum et maintien du lien social professionnel en situation de conflit verbal écrit : être poli ou impoli, mais y mettre les formes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autisme et voix : quelles pratiques langagières pour les aidants familiaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.127-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.173.0205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03088131v2</w:t>
+                <w:t xml:space="preserve">hal-03259064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de mépris chez les élèves : télescopage de valeurs inscrites dans des systèmes idéologiques différenciés entre enseignant·es et élèves.</w:t>
               </w:r>
@@ -2344,213 +2344,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03060227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface entre le verbal et le non verbal : Comprendre le mécanisme de la violence verbale en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Question des genres à l'école : les compétences langagières à travers l'exemple de la narration et de l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, tome XL (1), pp.103-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736959v1</w:t>
+                <w:t xml:space="preserve">hal-01979966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question des genres à l'école : les compétences langagières à travers l'exemple de la narration et de l'argumentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface entre le verbal et le non verbal : Comprendre le mécanisme de la violence verbale en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, Art. 01003, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184601003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979966v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le geste professionnel langagier de l'enseignant à l’école primaire : autorité, montée en tension et échange interrogation-réponse-évaluation</w:t>
               </w:r>
@@ -2820,337 +2820,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la rédaction professionnelle au XXIème siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de l’ethos discursif et rapport à l’écriture de futurs rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042849ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853825v1</w:t>
+                <w:t xml:space="preserve">hal-01645873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’ethos discursif et rapport à l’écriture de futurs rédacteurs professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37/1, pp.83-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1042849ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01645873v1</w:t>
+                <w:t xml:space="preserve">hal-01845944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37/1, pp.83-98</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845944v1</w:t>
+                <w:t xml:space="preserve">hal-01845952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3169,171 +3169,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27 (02015), pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
+              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sistemi e strategie di affermazione nella interazione, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845952v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau dispositif d'enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
               </w:r>
@@ -3417,1206 +3404,1219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Emotions en contexte numérique, 66, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.4263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515370v1</w:t>
+                <w:t xml:space="preserve">hal-01492089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question</w:t>
+                <w:t xml:space="preserve">L’enjeu de la rédaction professionnelle au XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Recherches en écriture : regards pluriels., 13, pp.497-515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.4263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492089v1</w:t>
+                <w:t xml:space="preserve">hal-01853825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attaque courtoise : un modèle d’interaction pragmatique au service de la prise de pouvoir en politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+                <w:t xml:space="preserve">Des normes langagières aux normes interactionnelles-relationnelles pour mieux comprendre l’interaction conflictuelle en classe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363144v1</w:t>
+                <w:t xml:space="preserve">hal-03560030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malentendu en contexte de montée en tension violente dans l'interaction didactique au collège en zone difficile.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vol. XCIII, pp.237-248</w:t>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.79-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485303v1</w:t>
+                <w:t xml:space="preserve">hal-03606346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction patrimoniale du langage : une remédiation des troubles langagiers chez des adolescents autistes sans déficit intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Demartino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 17, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des normes langagières aux normes interactionnelles-relationnelles pour mieux comprendre l’interaction conflictuelle en classe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : une remédiation des troubles langagiers chez des adolescents autistes sans déficit intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.15-29</w:t>
+              <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560030v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur.</w:t>
+                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.79-96</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://blogs.helsinki.fi/dialog3/files/2015/07/Romain-Fracchiolla.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606346v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : une remédiation des troubles langagiers chez des adolescents autistes sans déficit intellectuel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des normes interactionnelles aux pratiques linguistiques relationnelles pour mieux comprendre l'interaction conflictuelle en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demartino Sonia</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.17-22</w:t>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. T.2 Numéro Spécial, pp.287-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276041v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’attaque courtoise : un modèle d’interaction pragmatique au service de la prise de pouvoir en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://blogs.helsinki.fi/dialog3/files/2015/07/Romain-Fracchiolla.pdf</w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845969v2</w:t>
+                <w:t xml:space="preserve">hal-01363144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des normes interactionnelles aux pratiques linguistiques relationnelles pour mieux comprendre l'interaction conflictuelle en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malentendu en contexte de montée en tension violente dans l'interaction didactique au collège en zone difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vol. T.2 Numéro Spécial, pp.287-301</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. XCIII, pp.237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485307v2</w:t>
+                <w:t xml:space="preserve">hal-01485303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions interactionnelles en milieu de scolarisation hospitalière et scolaire : de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un observatoire de pratiques enseignantes en maternelle : vers une typologie d'activités stimulant la parole de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demartino Sonia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (2), pp.273-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1025228ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148793v1</w:t>
+                <w:t xml:space="preserve">hal-01485950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions interactionnelles en milieux de scolarisation hospitalière et scolaire: de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rôle des pratiques langagières dans la constitution des espaces sociaux pluriels d’aujourd’hui Actes du colloque VALS-ASLA 2012 (Lausanne, 1-3 février 2012), pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observatoire de pratiques enseignantes en maternelle : vers une typologie d'activités stimulant la parole de l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensions interactionnelles en milieu de scolarisation hospitalière et scolaire : de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.151-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1025228ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485950v1</w:t>
+                <w:t xml:space="preserve">hal-01148793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbes dans les narrations d'élèves de 3 à 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence verbale et listes de discussions : les argumentations polémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,165 +5102,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'obtention d'une formulation concluante en séquence ternaire et séquence latérale (didactique du français langue première, du français langue co-première et du français langue non première)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
+                <w:t xml:space="preserve">Faits prosodiques et faits discursifs dans la construction de la relation interpersonnelle enseignant / élève(s) au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, n°spécial, pp.1-21</w:t>
+              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142921v1</w:t>
+                <w:t xml:space="preserve">hal-01855274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faits prosodiques et faits discursifs dans la construction de la relation interpersonnelle enseignant / élève(s) au collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+                <w:t xml:space="preserve">Stratégies d'obtention d'une formulation concluante en séquence ternaire et séquence latérale (didactique du français langue première, du français langue co-première et du français langue non première)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28, pp.137-145</w:t>
+              <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°spécial, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855274v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi des temps et des organisateurs textuels dans des textes narratifs d’élèves de 9 à 14 ans issus de milieux socioculturels contrastés</w:t>
               </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativité des choix de simplification par un rédacteur professionnel lors de la révision de documents administratifs numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5535,255 +5535,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touché coulé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand « le politiquement correct » (dé-) masque la haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon K. Määttä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bailly Lorenzi, N. &amp; Moïse, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La haine en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.157-179, 2021</w:t>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.101-128, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134028v1</w:t>
+                <w:t xml:space="preserve">hal-03134021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand « le politiquement correct » (dé-) masque la haine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Touché coulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon K. Määttä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bailly Lorenzi, N. &amp; Moïse, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La haine en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.101-128, 2021</w:t>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.157-179, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134021v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme et pratiques langagières : Analyse linguistique des interactions verbales entre éducateurs spécialisés et adultes avec T.S.A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Demartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5946,51 +5946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralité et langue maternelle : les enjeux d'une transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6250,208 +6250,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933600v1</w:t>
+                <w:t xml:space="preserve">hal-01933604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6461,513 +6435,539 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933604v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Issue of Professional Writing in the 21st Century : Multidisciplinary Tools for High-Level Writing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argumentation-based Resolution of Ethos Conflicts in Educational Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">S. Plane, C. Bazerman, F. Rondelli, C. Donahue, A. Applebee, C. Boré, P. Carlino, M. Marquillo Larruly, P. Rogers et D. Russels. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. V. Tochon; K. M.Harisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on writing : Multiples Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The WAC Clearinghouse &amp; Centre de Recherche sur les Médiations, https://wac.colostate.edu/books/wrab2014/, 2017</w:t>
+              <w:t xml:space="preserve">Policy for Peace. Language Education Unlimited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-180, 2017, Language Education Policy, 978-1-939755-16-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465241v1</w:t>
+                <w:t xml:space="preserve">hal-01506979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflit électronique entre enseignants du supérieur : de l'argumentation polémique à la violence verbale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.307-321, 2017</w:t>
+              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.367-392, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822083v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-based Resolution of Ethos Conflicts in Educational Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Issue of Professional Writing in the 21st Century : Multidisciplinary Tools for High-Level Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">F. V. Tochon; K. M.Harisson. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Plane, C. Bazerman, F. Rondelli, C. Donahue, A. Applebee, C. Boré, P. Carlino, M. Marquillo Larruly, P. Rogers et D. Russels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy for Peace. Language Education Unlimited</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research on writing : Multiples Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The WAC Clearinghouse &amp; Centre de Recherche sur les Médiations, https://wac.colostate.edu/books/wrab2014/, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep University Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01506979v1</w:t>
+                <w:t xml:space="preserve">hal-01465241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflit électronique entre enseignants du supérieur : de l'argumentation polémique à la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.367-392, 2017</w:t>
+              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.307-321, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822086v1</w:t>
+                <w:t xml:space="preserve">hal-01822083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et formation universitaire à distance en rédaction professionnelle</w:t>
               </w:r>
@@ -7138,51 +7138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation du récit oral chez l'enfant de 3 à 6 ans : une étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7214,716 +7214,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture professionnelle : un bel enjeu didactique au croisement de la littérature, de la rhétorique et de la linguistique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels ou des écrits professionnels : étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaudet Céline; Rey Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures expertes en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148786v1</w:t>
+                <w:t xml:space="preserve">hal-01148789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels et des écrits professionnels : étude de cas</w:t>
+                <w:t xml:space="preserve">Interactions langagières entre enseignant et élèves au collège : vers un contenu différencié en fonction de l'appartenance socioculturelle des élèves ou en fonction du « registre discursif » des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">In Beaudet C. &amp; Rey V. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auger, N. &amp; Romain, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-86, 2015</w:t>
+              <w:t xml:space="preserve">Violence verbale et école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-82, 2015, Enfance &amp; langages, 978-2-343-04841-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845978v1</w:t>
+                <w:t xml:space="preserve">hal-01480806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01845982v1</w:t>
+                <w:t xml:space="preserve">hal-01289215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels et des écrits professionnels : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Auger; Christina Romain. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Beaudet C. &amp; Rey V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-86, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148791v1</w:t>
+                <w:t xml:space="preserve">hal-01845978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions langagières entre enseignant et élèves au collège : vers un contenu différencié en fonction de l'appartenance socioculturelle des élèves ou en fonction du « registre discursif » des enseignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Auger, N. &amp; Romain, C. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Auger et Christina Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école</w:t>
+              <w:t xml:space="preserve">Violence verbale et école.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.49-82, 2015, Enfance &amp; langages, 978-2-343-04841-3</w:t>
+              <w:t xml:space="preserve">, pp.83-119, 2015, Enfance et langages. 978-2-343-04841-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480806v1</w:t>
+                <w:t xml:space="preserve">hal-01845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
+                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Auger; Christina Romain. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
+              <w:t xml:space="preserve">Violence verbale et école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289215v1</w:t>
+                <w:t xml:space="preserve">hal-01148791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels ou des écrits professionnels : étude de cas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’écriture professionnelle : un bel enjeu didactique au croisement de la littérature, de la rhétorique et de la linguistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaudet Céline; Rey Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures expertes en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148789v1</w:t>
+                <w:t xml:space="preserve">hal-01148786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montée en tension et usage du courrier universitaire</w:t>
               </w:r>
@@ -8476,264 +8476,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions conflictuelles et actes de langage menaçants en classe de la maternelle au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fracchiolla Béatrice, Moïse Claudine, Romain Christina et Auger Nathalie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-164, 2013, 978-2-7535-2672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279209v1</w:t>
+                <w:t xml:space="preserve">hal-01481672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions conflictuelles et actes de langage menaçants en classe de la maternelle au collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Violence verbale et école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01481672v1</w:t>
+                <w:t xml:space="preserve">hal-01279209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8742,51 +8742,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaire de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8795,242 +8795,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un modèle d'analyse de la violence verbale en situation scolaire ? Situations conflictuelles et relations interpersonnelles dans des classes de CM2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse contrastive de la capacité interactionnelle à rebondir en milieu pathologique et en milieu enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Langhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carra Cécile et Mabilon-Bonfils Béatrice. </w:t>
+              <w:t xml:space="preserve">Claude Vargas, Robert Vion et Alain Giacomi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences à l'école. Normes et professionnalités en questions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, pp.67-79, 2012</w:t>
+              <w:t xml:space="preserve">La corporalité du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-166, 2012, 978-2853998543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482486v1</w:t>
+                <w:t xml:space="preserve">hal-01482481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive de la capacité interactionnelle à rebondir en milieu pathologique et en milieu enseignant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour un modèle d'analyse de la violence verbale en situation scolaire ? Situations conflictuelles et relations interpersonnelles dans des classes de CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Vargas, Robert Vion et Alain Giacomi. </w:t>
+              <w:t xml:space="preserve">Carra Cécile et Mabilon-Bonfils Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La corporalité du langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Violences à l'école. Normes et professionnalités en questions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.67-79, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01482481v1</w:t>
+                <w:t xml:space="preserve">hal-01482486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming in pupil writings (9 to 14 years old).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Bazerman, Chris Dean, Karen Lunsford, Suzie Null, Paul Rogers, Amanda Stansell Terry Zawacki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9066,294 +9066,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté culturelle de lecteurs et d’auteurs en interaction : construction langagière et identitaire à travers la correspondance scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Lebrun</w:t>
+                <w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l’enseignement-apprentissage du français langue première et langue autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In Neveu F., Muni Toke V., Durand J., Klingler T., Mondada L., Prévost S. (éds.). </w:t>
+              <w:t xml:space="preserve">P. Blanchet et D. Coste (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française - CMLF 2010. </w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité » pour une didactique de la pluralité linguistique et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855299v1</w:t>
+                <w:t xml:space="preserve">hal-03573170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l’enseignement-apprentissage du français langue première et langue autre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction multimodale et gestion discursive en milieu socioculturel dit défavorisé : Que faire de la violence chez un enfant scolarisé de 4 ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Blanchet et D. Coste (Eds.). </w:t>
+              <w:t xml:space="preserve">Vargas C., Calvet J.-L., Gasquet-Cyrus M., Véronique D. et Vion R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité » pour une didactique de la pluralité linguistique et culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2010</w:t>
+              <w:t xml:space="preserve">Langues et Sociétés : approches sociolinguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.261-278, 2010, : 978-2-296-13991-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573170v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction multimodale et gestion discursive en milieu socioculturel dit défavorisé : Que faire de la violence chez un enfant scolarisé de 4 ans ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communauté culturelle de lecteurs et d’auteurs en interaction : construction langagière et identitaire à travers la correspondance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vargas C., Calvet J.-L., Gasquet-Cyrus M., Véronique D. et Vion R. </w:t>
+              <w:t xml:space="preserve">In Neveu F., Muni Toke V., Durand J., Klingler T., Mondada L., Prévost S. (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues et Sociétés : approches sociolinguistiques et didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française - CMLF 2010. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.451-467 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf/2010053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854889v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux socioculturels différenciés et conduite de l’interaction didactique en classe de français au collège.</w:t>
               </w:r>
@@ -9406,221 +9406,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la violence verbale en situation difficile d’enseignement.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">In Moïse, C., Auger, N., Fracchiolla, B., Schultz-Romain, C. </w:t>
+                <w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violence verbale Tome 2. Des perspectives historiques aux expériences éducatives, </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.631-643, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854918v1</w:t>
+                <w:t xml:space="preserve">hal-02504438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t>
+                <w:t xml:space="preserve">Description de la violence verbale en situation difficile d’enseignement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Moïse, C., Auger, N., Fracchiolla, B., Schultz-Romain, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La violence verbale Tome 2. Des perspectives historiques aux expériences éducatives, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-120, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02504438v1</w:t>
+                <w:t xml:space="preserve">hal-01854918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact des stéréotypes de la violence verbale en milieu scolaire hétérogène</w:t>
               </w:r>
@@ -9994,191 +9994,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Edu_PratLang : accessibilité à la pratique langagière en production conjointe (ateliers en langue orale) pour des élèves scolarisés dans des dispositifs ULIS TSA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éducation aux gestes de parole et aux gestes langagiers chez un enfant TSA non verbal âgé de 7 ans : vers un apprentissage émergeant en langue orale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ambition inclusive de l’école, 20 ans après la loi de 2005 : quelle place pour l’élève et son expérience ? Vers des recherches collaboratives et participatives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">8ème congrès international de Linguistique Appliquée de l’ALAS (Association de Linguistique Appliquée de Serbie) « Aujourd’hui – Des approches modernes aux défis anciens et nouveaux ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457163v1</w:t>
+                <w:t xml:space="preserve">hal-05334561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation aux gestes de parole et aux gestes langagiers chez un enfant TSA non verbal âgé de 7 ans : vers un apprentissage émergeant en langue orale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Edu_PratLang : accessibilité à la pratique langagière en production conjointe (ateliers en langue orale) pour des élèves scolarisés dans des dispositifs ULIS TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international de Linguistique Appliquée de l’ALAS (Association de Linguistique Appliquée de Serbie) « Aujourd’hui – Des approches modernes aux défis anciens et nouveaux ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Belgrade, Serbie</w:t>
+              <w:t xml:space="preserve">L’ambition inclusive de l’école, 20 ans après la loi de 2005 : quelle place pour l’élève et son expérience ? Vers des recherches collaboratives et participatives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334561v1</w:t>
+                <w:t xml:space="preserve">hal-05457163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier en langue orale ritualisé chez les enfants avec TSA scolarisés en ULIS TSA : production conjointe multimodale et développement langagier partagé.</w:t>
               </w:r>
@@ -10376,64 +10376,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Burté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Décrire et enseigner les langues sous le prisme du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10635,51 +10635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simplification de document : de la mise en mots à la mise en scène lisible et visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10730,51 +10730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « politiquement (in-)correct » dans les discours politiques – L’exemple de Eric Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10806,122 +10806,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation et / ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Countering hate speech, in theory and in practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque international du CerLiCO (Cercle Linguistique du Centre et de l’Ouest), Dire et redire – 1 Formes et enjeux de la reformulation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Linguistic and Social Aspects of Hate Speech in Modern Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383677v1</w:t>
+                <w:t xml:space="preserve">hal-03383511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de la dynamique de l’écriture numérique au service de la simplification des documents administratifs : la performativité des choix de simplification par le rédacteur professionnel.</w:t>
               </w:r>
@@ -10996,653 +10983,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haine et (re)médiations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reformulation et / ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
+              <w:t xml:space="preserve">34e colloque international du CerLiCO (Cercle Linguistique du Centre et de l’Ouest), Dire et redire – 1 Formes et enjeux de la reformulation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03457311v1</w:t>
+                <w:t xml:space="preserve">hal-03383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countering hate speech, in theory and in practice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
+                <w:t xml:space="preserve">Haine et (re)médiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Social Aspects of Hate Speech in Modern Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383511v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how verbal aggression can be understood as a positive signal. Demonstration through an exchange of professional emails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does the teacher’s language increase or reduce the conflict?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on intercultual, cognitive and social pragmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Pablo de Olavide, Nov 2020, Séville, Spain</w:t>
+              <w:t xml:space="preserve">18th Annual Hawaii International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, HONOLULU, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993594v1</w:t>
+                <w:t xml:space="preserve">hal-02428387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the teacher’s language increase or reduce the conflict?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why and how verbal aggression can be understood as a positive signal. Demonstration through an exchange of professional emails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Hawaii International Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, HONOLULU, United States</w:t>
+              <w:t xml:space="preserve">9th Symposium on intercultual, cognitive and social pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Pablo de Olavide, Nov 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428387v1</w:t>
+                <w:t xml:space="preserve">hal-02993594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation et/ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How verbal aggressiveness may be positive? Demonstration through an exchange of professional emails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Reformuler, une question de genres ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiation (Crem; Université de Lorraine); Centro de Linguística da Universidade Nova de Lisboa (CLUNL); Universidade NOVA de Lisboa; Clup; Universidade do Porto, Jun 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">16e conférence internationale de l’Association internationale de pragmatique (Ipra)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association (Ipra), Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196437v1</w:t>
+                <w:t xml:space="preserve">hal-02196433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How verbal aggressiveness may be positive? Demonstration through an exchange of professional emails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bienveillance, (in)certitude et relation inter discursive conflictuelle en classe : ce que les représentations des enseignants nous apprennent sur leur résistance au changement d'usages discursifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence internationale de l’Association internationale de pragmatique (Ipra)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Pragmatics Association (Ipra), Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages. Une pédagogie du respect et de la confiance de la maternelle à l'université.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196433v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienveillance, (in)certitude et relation inter discursive conflictuelle en classe : ce que les représentations des enseignants nous apprennent sur leur résistance au changement d'usages discursifs.</w:t>
+                <w:t xml:space="preserve">Reformulation et/ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rey Véronique</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages. Une pédagogie du respect et de la confiance de la maternelle à l'université.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris-Est Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque international Reformuler, une question de genres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiation (Crem; Université de Lorraine); Centro de Linguística da Universidade Nova de Lisboa (CLUNL); Universidade NOVA de Lisboa; Clup; Universidade do Porto, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383524v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse et traitement/réception de la violence et de la radicalité dans le discours gouvernemental en réponse aux attaques du 13 novembre 2015.</w:t>
               </w:r>
@@ -11950,234 +11950,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre lecture et écriture dans l’acquisition d’une expertise en formation à distance en master de rédaction professionnelle : étude empirique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en scène de l’interaction verbale d’embrigadement : jeux d’ethos et violence verbale fulgurante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Writing Research Across Borders (WRAB) IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476880v1</w:t>
+                <w:t xml:space="preserve">hal-01555315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en scène de l’interaction verbale d’embrigadement : jeux d’ethos et violence verbale fulgurante.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction entre lecture et écriture dans l’acquisition d’une expertise en formation à distance en master de rédaction professionnelle : étude empirique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Writing Research Across Borders (WRAB) IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555315v1</w:t>
+                <w:t xml:space="preserve">hal-01476880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture au service de l’écriture des genres à l’école française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12291,2056 +12291,2056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462232v1</w:t>
+                <w:t xml:space="preserve">hal-01462131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courriels électroniques et tension verbale : une médiation électronique est-elle possible ?</w:t>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international GLAT 2016 Acteurs et formes de médiation pour le dialogue interculturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Padoue; Télécom Bretagne, France, May 2016, Padoue, Italie</w:t>
+              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462233v1</w:t>
+                <w:t xml:space="preserve">hal-01462169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
+                <w:t xml:space="preserve">Courriels électroniques et tension verbale : une médiation électronique est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international GLAT 2016 Acteurs et formes de médiation pour le dialogue interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue; Télécom Bretagne, France, May 2016, Padoue, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462169v1</w:t>
+                <w:t xml:space="preserve">hal-01462233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
+              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462131v1</w:t>
+                <w:t xml:space="preserve">hal-01462232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">Réflexions pour une élaboration d’une charte éthique des relations interdiscursives : le cas de la messagerie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque IMPEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMPEC, Interactions Multimodales par Ecran, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498835v1</w:t>
+                <w:t xml:space="preserve">hal-01368089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498830v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498889v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498836v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le masque de l'attaque courtoise : trace langagière de la prise de pouvoir dans le débat politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
+              <w:t xml:space="preserve">Colloque international Les masques du discours : traces langagières et socio-culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Izmir, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498829v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le masque de l'attaque courtoise : trace langagière de la prise de pouvoir dans le débat politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les masques du discours : traces langagières et socio-culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Izmir, Turquie</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498890v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498834v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violence verbale et communication électronique : du mal lu au malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Miscommunication and Verbal Violence / Du malentendu à la violence verbale / Misskommunikation und verbale Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modern Language Society, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289201v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
+              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846109v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions pour une élaboration d’une charte éthique des relations interdiscursives : le cas de la messagerie universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels universitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMPEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMPEC, Interactions Multimodales par Ecran, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dimension du dialogisme 3 : du malentendu à la violence verbale » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la Société de Néophilologie, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368089v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence verbale et communication électronique : du mal lu au malentendu</w:t>
+                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miscommunication and Verbal Violence / Du malentendu à la violence verbale / Misskommunikation und verbale Gewalt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Modern Language Society, Aug 2012, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368448v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
+              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846048v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels universitaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dimension du dialogisme 3 : du malentendu à la violence verbale » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par la Société de Néophilologie, Aug 2012, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494499v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes langagières et normes relationnelles dans l'interaction en classe : politesse, co-énonciation et rupture interactionnelle en contexte de conflit de normes.</w:t>
+                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 de l'Association Suisse de Linguistique Appliquée (Vals-Asla) “Normes langagières en contexte”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Suisse de Linguistique Appliquée (Vals-Asla)., Feb 2014, Lugano, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846111v1</w:t>
+                <w:t xml:space="preserve">hal-01507645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148728v1</w:t>
+                <w:t xml:space="preserve">hal-01846108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes langagières et normes relationnelles dans l'interaction en classe : politesse, co-énonciation et rupture interactionnelle en contexte de conflit de normes</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwen Lorenzi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 de l'Association Suisse de Linguistique Appliquée (Vals-Asla) Normes langagières en contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lugano, Suisse</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500730v1</w:t>
+                <w:t xml:space="preserve">hal-01500731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
+                <w:t xml:space="preserve">Normes langagières et normes relationnelles dans l'interaction en classe : politesse, co-énonciation et rupture interactionnelle en contexte de conflit de normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 2014 de l'Association Suisse de Linguistique Appliquée (Vals-Asla) Normes langagières en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lugano, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846108v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
+                <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500731v1</w:t>
+                <w:t xml:space="preserve">halshs-01148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
+              <w:t xml:space="preserve">3ème Congrès Mondial de Recherches sur l’Écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507645v1</w:t>
+                <w:t xml:space="preserve">hal-01148801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
               </w:r>
@@ -14356,604 +14356,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Mondial de Recherches sur l’Écriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Communication orale au troisième Congrès Mondial de Recherches sur l’Écriture Writing Research Across Borders III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest – Nanterre La Défense., Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148801v1</w:t>
+                <w:t xml:space="preserve">hal-01846046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale au troisième Congrès Mondial de Recherches sur l’Écriture Writing Research Across Borders III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest – Nanterre La Défense., Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Emmêler et démêler la parole : la relation de soin à l'épreuve de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Besançon, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846046v1</w:t>
+                <w:t xml:space="preserve">hal-01507654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes langagières et normes relationnelles dans l'interaction en classe : politesse, co-énonciation et rupture interactionnelle en contexte de conflit de normes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Poinso</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmêler et démêler la parole : la relation de soin à l'épreuve de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Besançon, France. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque 2014 de l'Association Suisse de Linguistique Appliquée (Vals-Asla) “Normes langagières en contexte”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Suisse de Linguistique Appliquée (Vals-Asla)., Feb 2014, Lugano, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507654v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Français parlé dans les médias : Discours, médias, technologies : que change le numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier III - Praxiling UMR 5267 CNRS., Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149182v1</w:t>
+                <w:t xml:space="preserve">hal-01846112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">The Impacts of the Cultural Dimension of Language Education Policies: In the Public Interest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Shanghai Seminar on Language Education Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846038v1</w:t>
+                <w:t xml:space="preserve">hal-01510209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impacts of the Cultural Dimension of Language Education Policies: In the Public Interest ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shanghai Seminar on Language Education Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Shanghai, China</w:t>
+              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510209v1</w:t>
+                <w:t xml:space="preserve">hal-01846038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+                <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français parlé dans les médias : Discours, médias, technologies : que change le numérique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier III - Praxiling UMR 5267 CNRS., Jan 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846112v1</w:t>
+                <w:t xml:space="preserve">hal-01149182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur pour une meilleure finalité du document lu</w:t>
               </w:r>
@@ -15116,51 +15116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malentendu et montée en tension violente dans l'interaction didactique en classe de 4ème (R.A.R.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15192,355 +15192,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149192v1</w:t>
+                <w:t xml:space="preserve">hal-01846043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846043v1</w:t>
+                <w:t xml:space="preserve">hal-01149192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions langagières et communicatives au collège : postures discursives et gestion de la tension</w:t>
+                <w:t xml:space="preserve">Interactions langagières au collège : postures discursives et gestion de la tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Tartar-Goddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions langagières au collège : postures discursives et gestion de la tension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, INRP, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525476v1</w:t>
+                <w:t xml:space="preserve">hal-00533802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions langagières au collège : postures discursives et gestion de la tension</w:t>
+                <w:t xml:space="preserve">Interactions langagières et communicatives au collège : postures discursives et gestion de la tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Tartar-Goddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
+              <w:t xml:space="preserve">Interactions langagières au collège : postures discursives et gestion de la tension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, INRP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533802v1</w:t>
+                <w:t xml:space="preserve">hal-00525476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t>
               </w:r>
@@ -15552,64 +15552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16167,51 +16167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16446,51 +16446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52FCF37A"/>
+    <w:nsid w:val="399AE8C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16594,51 +16594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="989328DB"/>
+    <w:nsid w:val="C2C9283A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16742,51 +16742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BC01961"/>
+    <w:nsid w:val="72CB80F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16890,51 +16890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E924AB4E"/>
+    <w:nsid w:val="141AF93F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17038,51 +17038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6BB4DF76"/>
+    <w:nsid w:val="0F14C069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17186,51 +17186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="618ED739"/>
+    <w:nsid w:val="0C53F280"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17432,51 +17432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01979966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485307v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025228ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2556" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016195ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey V&#233;ronique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K. M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4673/soins-corps-et-langage-supplement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Langhans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/corporalite-du-langage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wac.colostate.edu/books/wrab2011/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linguistiquefrancaise.org/index.php?option=com_toc&amp;amp;url=/articles/cmlf/abs/2010/01/contents/contents.html " TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854889v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632959v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555315v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500730v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Lorenzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tartar-Goddet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855295v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01979966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485307v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025228ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2556" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016195ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey V&#233;ronique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K. M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4673/soins-corps-et-langage-supplement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Langhans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/corporalite-du-langage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wac.colostate.edu/books/wrab2011/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854889v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linguistiquefrancaise.org/index.php?option=com_toc&amp;amp;url=/articles/cmlf/abs/2010/01/contents/contents.html " TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632959v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500730v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Lorenzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533802v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tartar-Goddet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855295v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>