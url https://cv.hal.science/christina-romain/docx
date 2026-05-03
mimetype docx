--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2924,321 +2924,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
+                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27 (02015), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845944v1</w:t>
+                <w:t xml:space="preserve">hal-01462167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37/1, pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845952v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462167v1</w:t>
+                <w:t xml:space="preserve">hal-01845952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
               </w:r>
@@ -7313,208 +7313,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions langagières entre enseignant et élèves au collège : vers un contenu différencié en fonction de l'appartenance socioculturelle des élèves ou en fonction du « registre discursif » des enseignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-82, 2015, Enfance &amp; langages, 978-2-343-04841-3</w:t>
+              <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480806v1</w:t>
+                <w:t xml:space="preserve">hal-01289215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions langagières entre enseignant et élèves au collège : vers un contenu différencié en fonction de l'appartenance socioculturelle des élèves ou en fonction du « registre discursif » des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auger, N. &amp; Romain, C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
+              <w:t xml:space="preserve">Violence verbale et école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-82, 2015, Enfance &amp; langages, 978-2-343-04841-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289215v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels et des écrits professionnels : étude de cas</w:t>
               </w:r>
@@ -7652,51 +7652,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Demartino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Auger et Christina Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence verbale et école.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-119, 2015, Enfance et langages. 978-2-343-04841-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10888,217 +10888,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise de la dynamique de l’écriture numérique au service de la simplification des documents administratifs : la performativité des choix de simplification par le rédacteur professionnel.</w:t>
+                <w:t xml:space="preserve">Reformulation et / ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rey Véronique</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Etat-Citoyens. : défis numériques, perspectives rédactologiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Clerc (Université Laval) et Véronique Rey (Aix-Marseille Université)., Oct 2021, Laval, Canada</w:t>
+              <w:t xml:space="preserve">34e colloque international du CerLiCO (Cercle Linguistique du Centre et de l’Ouest), Dire et redire – 1 Formes et enjeux de la reformulation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383654v1</w:t>
+                <w:t xml:space="preserve">hal-03383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation et / ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle.</w:t>
+                <w:t xml:space="preserve">La maîtrise de la dynamique de l’écriture numérique au service de la simplification des documents administratifs : la performativité des choix de simplification par le rédacteur professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque international du CerLiCO (Cercle Linguistique du Centre et de l’Ouest), Dire et redire – 1 Formes et enjeux de la reformulation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Communication Etat-Citoyens. : défis numériques, perspectives rédactologiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Clerc (Université Laval) et Véronique Rey (Aix-Marseille Université)., Oct 2021, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383677v1</w:t>
+                <w:t xml:space="preserve">hal-03383654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haine et (re)médiations</w:t>
               </w:r>
@@ -12405,51 +12405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12608,51 +12608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13271,204 +13271,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence verbale et communication électronique : du mal lu au malentendu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miscommunication and Verbal Violence / Du malentendu à la violence verbale / Misskommunikation und verbale Gewalt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Modern Language Society, Aug 2012, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368448v1</w:t>
+                <w:t xml:space="preserve">hal-01846048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violence verbale et communication électronique : du mal lu au malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
+              <w:t xml:space="preserve">Miscommunication and Verbal Violence / Du malentendu à la violence verbale / Misskommunikation und verbale Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modern Language Society, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846048v1</w:t>
+                <w:t xml:space="preserve">hal-01368448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels universitaires.</w:t>
               </w:r>
@@ -13530,286 +13530,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
+                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498830v1</w:t>
+                <w:t xml:space="preserve">hal-01498889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498889v1</w:t>
+                <w:t xml:space="preserve">hal-01498835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
+              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498835v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
               </w:r>
@@ -16446,51 +16446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="399AE8C3"/>
+    <w:nsid w:val="0BC92D39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16594,51 +16594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C2C9283A"/>
+    <w:nsid w:val="5DA0BC2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16742,51 +16742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72CB80F4"/>
+    <w:nsid w:val="A4C23B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16890,51 +16890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="141AF93F"/>
+    <w:nsid w:val="10056C5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17038,51 +17038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F14C069"/>
+    <w:nsid w:val="1773AEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17186,51 +17186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0C53F280"/>
+    <w:nsid w:val="587FD7A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17432,51 +17432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01979966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485307v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025228ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2556" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016195ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey V&#233;ronique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K. M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4673/soins-corps-et-langage-supplement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Langhans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/corporalite-du-langage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wac.colostate.edu/books/wrab2011/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854889v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linguistiquefrancaise.org/index.php?option=com_toc&amp;amp;url=/articles/cmlf/abs/2010/01/contents/contents.html " TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632959v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500730v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Lorenzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533802v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tartar-Goddet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855295v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01979966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485307v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025228ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2556" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016195ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey V&#233;ronique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K. M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4673/soins-corps-et-langage-supplement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Langhans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/corporalite-du-langage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wac.colostate.edu/books/wrab2011/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854889v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linguistiquefrancaise.org/index.php?option=com_toc&amp;amp;url=/articles/cmlf/abs/2010/01/contents/contents.html " TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632959v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500730v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Lorenzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533802v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tartar-Goddet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855295v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>