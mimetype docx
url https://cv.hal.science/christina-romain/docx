--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1271,330 +1271,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours alternatif, meilleur antidote aux stéréotypes de genre : l’exemple des albums de jeunesse utilisés à l’école primaire en France et en Espagne</w:t>
+                <w:t xml:space="preserve">LA SIMPLIFICATION DE DOCUMENT : DE LA MISE EN MOTS À LA MISE EN SCÈNE GRAPHIQUE ET RÉDACTIONNELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Burté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Romain</w:t>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/147zd⟩</w:t>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, https://mediazioni.unibo.it/article/view/22592/20063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/22592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135648v1</w:t>
+                <w:t xml:space="preserve">hal-05247604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supports pédagogiques pour lutter contre les discriminations : du contre-discours au discours alternatif, des formes dites aux formes dissimulées.</w:t>
+                <w:t xml:space="preserve">Le discours alternatif, meilleur antidote aux stéréotypes de genre : l’exemple des albums de jeunesse utilisés à l’école primaire en France et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Burté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
+                <w:t xml:space="preserve">Léa Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, HS-42, https://journals.openedition.org/corela/17206</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, HS-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/147zd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135725v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA SIMPLIFICATION DE DOCUMENT : DE LA MISE EN MOTS À LA MISE EN SCÈNE GRAPHIQUE ET RÉDACTIONNELLE</w:t>
+                <w:t xml:space="preserve">Supports pédagogiques pour lutter contre les discriminations : du contre-discours au discours alternatif, des formes dites aux formes dissimulées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, HS-42, https://journals.openedition.org/corela/17206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247604v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corporalité de l’espace, un enjeu de formation</w:t>
               </w:r>
@@ -1688,51 +1688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34, pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2344,213 +2344,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03060227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question des genres à l'école : les compétences langagières à travers l'exemple de la narration et de l'argumentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface entre le verbal et le non verbal : Comprendre le mécanisme de la violence verbale en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, Art. 01003, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184601003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979966v1</w:t>
+                <w:t xml:space="preserve">hal-01736959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface entre le verbal et le non verbal : Comprendre le mécanisme de la violence verbale en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Question des genres à l'école : les compétences langagières à travers l'exemple de la narration et de l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, tome XL (1), pp.103-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736959v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le geste professionnel langagier de l'enseignant à l’école primaire : autorité, montée en tension et échange interrogation-réponse-évaluation</w:t>
               </w:r>
@@ -2820,1803 +2820,1803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’ethos discursif et rapport à l’écriture de futurs rédacteurs professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enjeu de la rédaction professionnelle au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Recherches en écriture : regards pluriels., 13, pp.497-515</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645873v1</w:t>
+                <w:t xml:space="preserve">hal-01853825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de l’ethos discursif et rapport à l’écriture de futurs rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042849ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462167v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
+                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27 (02015), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845944v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37/1, pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845952v2</w:t>
+                <w:t xml:space="preserve">hal-01845944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Sistemi e strategie di affermazione nella interazione, 10</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515370v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d'enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L'écriture professionnelle, 171-172, </w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Emotions en contexte numérique, 66, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.3223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.4263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845851v1</w:t>
+                <w:t xml:space="preserve">hal-01492089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question</w:t>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sistemi e strategie di affermazione nella interazione, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492089v1</w:t>
+                <w:t xml:space="preserve">hal-01515370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la rédaction professionnelle au XXIème siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d'enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'écriture professionnelle, 171-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853825v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des normes langagières aux normes interactionnelles-relationnelles pour mieux comprendre l’interaction conflictuelle en classe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+                <w:t xml:space="preserve">L’attaque courtoise : un modèle d’interaction pragmatique au service de la prise de pouvoir en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.15-29</w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560030v1</w:t>
+                <w:t xml:space="preserve">hal-01363144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malentendu en contexte de montée en tension violente dans l'interaction didactique au collège en zone difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.79-96</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. XCIII, pp.237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606346v1</w:t>
+                <w:t xml:space="preserve">hal-01485303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction patrimoniale du langage : une remédiation des troubles langagiers chez des adolescents autistes sans déficit intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Demartino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 17, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : une remédiation des troubles langagiers chez des adolescents autistes sans déficit intellectuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.17-22</w:t>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.79-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276041v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des normes langagières aux normes interactionnelles-relationnelles pour mieux comprendre l’interaction conflictuelle en classe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://blogs.helsinki.fi/dialog3/files/2015/07/Romain-Fracchiolla.pdf</w:t>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845969v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des normes interactionnelles aux pratiques linguistiques relationnelles pour mieux comprendre l'interaction conflictuelle en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : une remédiation des troubles langagiers chez des adolescents autistes sans déficit intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vol. T.2 Numéro Spécial, pp.287-301</w:t>
+              <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485307v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attaque courtoise : un modèle d’interaction pragmatique au service de la prise de pouvoir en politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://blogs.helsinki.fi/dialog3/files/2015/07/Romain-Fracchiolla.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363144v1</w:t>
+                <w:t xml:space="preserve">hal-01845969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malentendu en contexte de montée en tension violente dans l'interaction didactique au collège en zone difficile.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Des normes interactionnelles aux pratiques linguistiques relationnelles pour mieux comprendre l'interaction conflictuelle en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vol. XCIII, pp.237-248</w:t>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. T.2 Numéro Spécial, pp.287-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485303v1</w:t>
+                <w:t xml:space="preserve">hal-01485307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observatoire de pratiques enseignantes en maternelle : vers une typologie d'activités stimulant la parole de l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensions interactionnelles en milieu de scolarisation hospitalière et scolaire : de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.151-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485950v1</w:t>
+                <w:t xml:space="preserve">hal-01148793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions interactionnelles en milieux de scolarisation hospitalière et scolaire: de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rôle des pratiques langagières dans la constitution des espaces sociaux pluriels d’aujourd’hui Actes du colloque VALS-ASLA 2012 (Lausanne, 1-3 février 2012), pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions interactionnelles en milieu de scolarisation hospitalière et scolaire : de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un observatoire de pratiques enseignantes en maternelle : vers une typologie d'activités stimulant la parole de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demartino Sonia</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (2), pp.273-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1025228ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148793v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbes dans les narrations d'élèves de 3 à 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,165 +5102,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faits prosodiques et faits discursifs dans la construction de la relation interpersonnelle enseignant / élève(s) au collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+                <w:t xml:space="preserve">Stratégies d'obtention d'une formulation concluante en séquence ternaire et séquence latérale (didactique du français langue première, du français langue co-première et du français langue non première)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28, pp.137-145</w:t>
+              <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°spécial, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855274v1</w:t>
+                <w:t xml:space="preserve">hal-00142921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'obtention d'une formulation concluante en séquence ternaire et séquence latérale (didactique du français langue première, du français langue co-première et du français langue non première)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
+                <w:t xml:space="preserve">Faits prosodiques et faits discursifs dans la construction de la relation interpersonnelle enseignant / élève(s) au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, n°spécial, pp.1-21</w:t>
+              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142921v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi des temps et des organisateurs textuels dans des textes narratifs d’élèves de 9 à 14 ans issus de milieux socioculturels contrastés</w:t>
               </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativité des choix de simplification par un rédacteur professionnel lors de la révision de documents administratifs numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5535,255 +5535,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand « le politiquement correct » (dé-) masque la haine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Touché coulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon K. Määttä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bailly Lorenzi, N. &amp; Moïse, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La haine en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.101-128, 2021</w:t>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.157-179, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134021v1</w:t>
+                <w:t xml:space="preserve">hal-03134028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touché coulé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand « le politiquement correct » (dé-) masque la haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon K. Määttä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bailly Lorenzi, N. &amp; Moïse, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La haine en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.157-179, 2021</w:t>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.101-128, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134028v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme et pratiques langagières : Analyse linguistique des interactions verbales entre éducateurs spécialisés et adultes avec T.S.A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Demartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,724 +6250,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933604v1</w:t>
+                <w:t xml:space="preserve">hal-01933600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Pons</w:t>
+                <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
+              <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068397v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933600v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-based Resolution of Ethos Conflicts in Educational Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Issue of Professional Writing in the 21st Century : Multidisciplinary Tools for High-Level Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">F. V. Tochon; K. M.Harisson. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Plane, C. Bazerman, F. Rondelli, C. Donahue, A. Applebee, C. Boré, P. Carlino, M. Marquillo Larruly, P. Rogers et D. Russels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy for Peace. Language Education Unlimited</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-180, 2017, Language Education Policy, 978-1-939755-16-2</w:t>
+              <w:t xml:space="preserve">Research on writing : Multiples Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The WAC Clearinghouse &amp; Centre de Recherche sur les Médiations, https://wac.colostate.edu/books/wrab2014/, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506979v1</w:t>
+                <w:t xml:space="preserve">hal-01465241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflit électronique entre enseignants du supérieur : de l'argumentation polémique à la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.367-392, 2017</w:t>
+              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.307-321, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822086v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Issue of Professional Writing in the 21st Century : Multidisciplinary Tools for High-Level Writing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argumentation-based Resolution of Ethos Conflicts in Educational Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">S. Plane, C. Bazerman, F. Rondelli, C. Donahue, A. Applebee, C. Boré, P. Carlino, M. Marquillo Larruly, P. Rogers et D. Russels. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. V. Tochon; K. M.Harisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on writing : Multiples Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The WAC Clearinghouse &amp; Centre de Recherche sur les Médiations, https://wac.colostate.edu/books/wrab2014/, 2017</w:t>
+              <w:t xml:space="preserve">Policy for Peace. Language Education Unlimited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-180, 2017, Language Education Policy, 978-1-939755-16-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465241v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflit électronique entre enseignants du supérieur : de l'argumentation polémique à la violence verbale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.307-321, 2017</w:t>
+              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.367-392, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822083v1</w:t>
+                <w:t xml:space="preserve">hal-01822086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et formation universitaire à distance en rédaction professionnelle</w:t>
               </w:r>
@@ -7138,51 +7138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation du récit oral chez l'enfant de 3 à 6 ans : une étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7313,419 +7313,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions langagières entre enseignant et élèves au collège : vers un contenu différencié en fonction de l'appartenance socioculturelle des élèves ou en fonction du « registre discursif » des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auger, N. &amp; Romain, C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
+              <w:t xml:space="preserve">Violence verbale et école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-82, 2015, Enfance &amp; langages, 978-2-343-04841-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289215v1</w:t>
+                <w:t xml:space="preserve">hal-01480806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions langagières entre enseignant et élèves au collège : vers un contenu différencié en fonction de l'appartenance socioculturelle des élèves ou en fonction du « registre discursif » des enseignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01480806v1</w:t>
+                <w:t xml:space="preserve">hal-01289215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels et des écrits professionnels : étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’écriture professionnelle : un bel enjeu didactique au croisement de la littérature, de la rhétorique et de la linguistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">In Beaudet C. &amp; Rey V. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaudet Céline; Rey Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-86, 2015</w:t>
+              <w:t xml:space="preserve">Écritures expertes en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845978v1</w:t>
+                <w:t xml:space="preserve">hal-01148786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels et des écrits professionnels : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Auger et Christina Romain. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Beaudet C. &amp; Rey V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-119, 2015, Enfance et langages. 978-2-343-04841-3</w:t>
+              <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-86, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845982v1</w:t>
+                <w:t xml:space="preserve">hal-01845978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
               </w:r>
@@ -7737,193 +7724,206 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Auger; Christina Romain. </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Auger et Christina Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence verbale et école.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-119, 2015, Enfance et langages. 978-2-343-04841-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148791v1</w:t>
+                <w:t xml:space="preserve">hal-01845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture professionnelle : un bel enjeu didactique au croisement de la littérature, de la rhétorique et de la linguistique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Beaudet Céline; Rey Véronique. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Auger; Christina Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écritures expertes en questions</w:t>
+              <w:t xml:space="preserve">Violence verbale et école.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148786v1</w:t>
+                <w:t xml:space="preserve">hal-01148791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montée en tension et usage du courrier universitaire</w:t>
               </w:r>
@@ -8476,221 +8476,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions conflictuelles et actes de langage menaçants en classe de la maternelle au collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.141-164, 2013, 978-2-7535-2672-3</w:t>
+              <w:t xml:space="preserve">Violence verbale et école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481672v1</w:t>
+                <w:t xml:space="preserve">hal-01279209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions conflictuelles et actes de langage menaçants en classe de la maternelle au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fracchiolla Béatrice, Moïse Claudine, Romain Christina et Auger Nathalie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-164, 2013, 978-2-7535-2672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279209v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t>
               </w:r>
@@ -8742,51 +8742,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaire de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8795,242 +8795,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive de la capacité interactionnelle à rebondir en milieu pathologique et en milieu enseignant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour un modèle d'analyse de la violence verbale en situation scolaire ? Situations conflictuelles et relations interpersonnelles dans des classes de CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Vargas, Robert Vion et Alain Giacomi. </w:t>
+              <w:t xml:space="preserve">Carra Cécile et Mabilon-Bonfils Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La corporalité du langage</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-166, 2012, 978-2853998543</w:t>
+              <w:t xml:space="preserve">Violences à l'école. Normes et professionnalités en questions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.67-79, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482481v1</w:t>
+                <w:t xml:space="preserve">hal-01482486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un modèle d'analyse de la violence verbale en situation scolaire ? Situations conflictuelles et relations interpersonnelles dans des classes de CM2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse contrastive de la capacité interactionnelle à rebondir en milieu pathologique et en milieu enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Langhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carra Cécile et Mabilon-Bonfils Béatrice. </w:t>
+              <w:t xml:space="preserve">Claude Vargas, Robert Vion et Alain Giacomi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences à l'école. Normes et professionnalités en questions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, pp.67-79, 2012</w:t>
+              <w:t xml:space="preserve">La corporalité du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-166, 2012, 978-2853998543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482486v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming in pupil writings (9 to 14 years old).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Bazerman, Chris Dean, Karen Lunsford, Suzie Null, Paul Rogers, Amanda Stansell Terry Zawacki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9066,294 +9066,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l’enseignement-apprentissage du français langue première et langue autre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Auger</w:t>
+                <w:t xml:space="preserve">Communauté culturelle de lecteurs et d’auteurs en interaction : construction langagière et identitaire à travers la correspondance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Blanchet et D. Coste (Eds.). </w:t>
+              <w:t xml:space="preserve">In Neveu F., Muni Toke V., Durand J., Klingler T., Mondada L., Prévost S. (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité » pour une didactique de la pluralité linguistique et culturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française - CMLF 2010. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.451-467 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf/2010053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573170v1</w:t>
+                <w:t xml:space="preserve">hal-01855299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction multimodale et gestion discursive en milieu socioculturel dit défavorisé : Que faire de la violence chez un enfant scolarisé de 4 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vargas C., Calvet J.-L., Gasquet-Cyrus M., Véronique D. et Vion R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Sociétés : approches sociolinguistiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.261-278, 2010, : 978-2-296-13991-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté culturelle de lecteurs et d’auteurs en interaction : construction langagière et identitaire à travers la correspondance scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Lebrun</w:t>
+                <w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l’enseignement-apprentissage du français langue première et langue autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In Neveu F., Muni Toke V., Durand J., Klingler T., Mondada L., Prévost S. (éds.). </w:t>
+              <w:t xml:space="preserve">P. Blanchet et D. Coste (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française - CMLF 2010. </w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité » pour une didactique de la pluralité linguistique et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cmlf/2010053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01855299v1</w:t>
+                <w:t xml:space="preserve">hal-03573170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux socioculturels différenciés et conduite de l’interaction didactique en classe de français au collège.</w:t>
               </w:r>
@@ -9744,51 +9744,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9886,4313 +9886,4313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing language difficulties in priority education : Teachers’ social situatedness, diagnoses, and an improvisational alternative to normative pedagogies</w:t>
+                <w:t xml:space="preserve">Pratiques langagières inclusives en ULIS TSA : de l’expérience conjointe à la production conjointe (Atelier EduPratLang).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Hawaii International Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Honolulu (HI), United States</w:t>
+              <w:t xml:space="preserve">Communication au XXe Congrès de l’AIFREF (Association Internationale de Formation et de Recherche en Education Familiale). Biennale internationale de l’éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, Conservatoire National des Arts et Métiers (CNAM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454291v1</w:t>
+                <w:t xml:space="preserve">hal-05609768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation aux gestes de parole et aux gestes langagiers chez un enfant TSA non verbal âgé de 7 ans : vers un apprentissage émergeant en langue orale ?</w:t>
+                <w:t xml:space="preserve">Reframing language difficulties in priority education : Teachers’ social situatedness, diagnoses, and an improvisational alternative to normative pedagogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sargeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international de Linguistique Appliquée de l’ALAS (Association de Linguistique Appliquée de Serbie) « Aujourd’hui – Des approches modernes aux défis anciens et nouveaux ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Belgrade, Serbie</w:t>
+              <w:t xml:space="preserve">24th Annual Hawaii International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Honolulu (HI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334561v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Edu_PratLang : accessibilité à la pratique langagière en production conjointe (ateliers en langue orale) pour des élèves scolarisés dans des dispositifs ULIS TSA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Tardif</w:t>
+                <w:t xml:space="preserve">La transmission en cascade au cœur du tutorat entre pairs : développement des pratiques langagières en classe de CE2-CM1-CM2 en REP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ambition inclusive de l’école, 20 ans après la loi de 2005 : quelle place pour l’élève et son expérience ? Vers des recherches collaboratives et participatives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Communication au XXe Congrès de l’AIFREF (Association Internationale de Formation et de Recherche en Education Familiale). Biennale internationale de l’éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, Conservatoire National des Arts et Métiers (CNAM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457163v1</w:t>
+                <w:t xml:space="preserve">hal-05609770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier en langue orale ritualisé chez les enfants avec TSA scolarisés en ULIS TSA : production conjointe multimodale et développement langagier partagé.</w:t>
+                <w:t xml:space="preserve">Éducation aux Pratiques Langagières : un atelier multimodal pour des élèves avec TSA de 6 à 12 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ajustements discursifs et interactionnels en contexte de handicap communicationnel.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Praxiling UMR5267, ICAR UMR5191et LLL UMR7270., Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Trajectoires développementales dans le TSA. Accessibilité, inclusion scolaire, pratiques langagières, musicales, interventions d’aide à la communication et à l’interaction. Dans le cadre du 93ème congrès de l'ACFAS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Trois Rivières (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334532v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets d’un atelier en langue orale sur la mémoire à court terme verbale d’élèves en classes de CM1 et de CM2 en REP+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Edu_PratLang : accessibilité à la pratique langagière en production conjointe (ateliers en langue orale) pour des élèves scolarisés dans des dispositifs ULIS TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’ambition inclusive de l’école, 20 ans après la loi de 2005 : quelle place pour l’élève et son expérience ? Vers des recherches collaboratives et participatives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632959v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité fille-garçon et stéréotypes de genre dans la littérature de jeunesse à l'école primaire en France et en Espagne</w:t>
+                <w:t xml:space="preserve">Éducation aux gestes de parole et aux gestes langagiers chez un enfant TSA non verbal âgé de 7 ans : vers un apprentissage émergeant en langue orale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léa Romain</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Décrire et enseigner les langues sous le prisme du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">8ème congrès international de Linguistique Appliquée de l’ALAS (Association de Linguistique Appliquée de Serbie) « Aujourd’hui – Des approches modernes aux défis anciens et nouveaux ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626124v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager le corps de l’enseignant : formation professionnelle à la gestion de classe</w:t>
+                <w:t xml:space="preserve">Atelier en langue orale ritualisé chez les enfants avec TSA scolarisés en ULIS TSA : production conjointe multimodale et développement langagier partagé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Tellier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International du CRIFPE (Centre de Recherche Inter-universitaire sur la formation et la profession enseignante). Symposium La mise en mot du corps en situation d’enseignement-apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal, France</w:t>
+              <w:t xml:space="preserve">Ajustements discursifs et interactionnels en contexte de handicap communicationnel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praxiling UMR5267, ICAR UMR5191et LLL UMR7270., Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101377v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gestes langagiers interactionnels comme gestes professionnels au service de la transmission de pratiques langagières en école maternelle (élèves âgés de 2ans ½ à 4 ans)</w:t>
+                <w:t xml:space="preserve">Égalité fille-garçon et stéréotypes de genre dans la littérature de jeunesse à l'école primaire en France et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Burté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEvaPP (Gestes professionnels et choix méthodologiques). ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal, France</w:t>
+              <w:t xml:space="preserve">Colloque international Décrire et enseigner les langues sous le prisme du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101373v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simplification de document : de la mise en mots à la mise en scène lisible et visible</w:t>
+                <w:t xml:space="preserve">Les effets d’un atelier en langue orale sur la mémoire à court terme verbale d’élèves en classes de CM1 et de CM2 en REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaëck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Théories et Réalités en Traduction et Rédaction 7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.07015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419107015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905400v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « politiquement (in-)correct » dans les discours politiques – L’exemple de Eric Zemmour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engager le corps de l’enseignant : formation professionnelle à la gestion de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès du Réseau Français de Sociolinguistique La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque International du CRIFPE (Centre de Recherche Inter-universitaire sur la formation et la profession enseignante). Symposium La mise en mot du corps en situation d’enseignement-apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905394v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countering hate speech, in theory and in practice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gestes langagiers interactionnels comme gestes professionnels au service de la transmission de pratiques langagières en école maternelle (élèves âgés de 2ans ½ à 4 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Social Aspects of Hate Speech in Modern Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">GEvaPP (Gestes professionnels et choix méthodologiques). ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383511v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation et / ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle.</w:t>
+                <w:t xml:space="preserve">La simplification de document : de la mise en mots à la mise en scène lisible et visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque international du CerLiCO (Cercle Linguistique du Centre et de l’Ouest), Dire et redire – 1 Formes et enjeux de la reformulation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque international Théories et Réalités en Traduction et Rédaction 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Udine, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383677v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise de la dynamique de l’écriture numérique au service de la simplification des documents administratifs : la performativité des choix de simplification par le rédacteur professionnel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « politiquement (in-)correct » dans les discours politiques – L’exemple de Eric Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Sini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Etat-Citoyens. : défis numériques, perspectives rédactologiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Clerc (Université Laval) et Véronique Rey (Aix-Marseille Université)., Oct 2021, Laval, Canada</w:t>
+              <w:t xml:space="preserve">5ème congrès du Réseau Français de Sociolinguistique La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383654v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haine et (re)médiations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reformulation et / ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
+              <w:t xml:space="preserve">34e colloque international du CerLiCO (Cercle Linguistique du Centre et de l’Ouest), Dire et redire – 1 Formes et enjeux de la reformulation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03457311v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the teacher’s language increase or reduce the conflict?</w:t>
+                <w:t xml:space="preserve">La maîtrise de la dynamique de l’écriture numérique au service de la simplification des documents administratifs : la performativité des choix de simplification par le rédacteur professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Hawaii International Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, HONOLULU, United States</w:t>
+              <w:t xml:space="preserve">Communication Etat-Citoyens. : défis numériques, perspectives rédactologiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Clerc (Université Laval) et Véronique Rey (Aix-Marseille Université)., Oct 2021, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428387v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how verbal aggression can be understood as a positive signal. Demonstration through an exchange of professional emails</w:t>
+                <w:t xml:space="preserve">Haine et (re)médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on intercultual, cognitive and social pragmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Pablo de Olavide, Nov 2020, Séville, Spain</w:t>
+              <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993594v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How verbal aggressiveness may be positive? Demonstration through an exchange of professional emails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+                <w:t xml:space="preserve">Countering hate speech, in theory and in practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence internationale de l’Association internationale de pragmatique (Ipra)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Pragmatics Association (Ipra), Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">Linguistic and Social Aspects of Hate Speech in Modern Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196433v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienveillance, (in)certitude et relation inter discursive conflictuelle en classe : ce que les représentations des enseignants nous apprennent sur leur résistance au changement d'usages discursifs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why and how verbal aggression can be understood as a positive signal. Demonstration through an exchange of professional emails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rey Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages. Une pédagogie du respect et de la confiance de la maternelle à l'université.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris-Est Créteil, France</w:t>
+              <w:t xml:space="preserve">9th Symposium on intercultual, cognitive and social pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Pablo de Olavide, Nov 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383524v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation et/ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle</w:t>
+                <w:t xml:space="preserve">How does the teacher’s language increase or reduce the conflict?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Reformuler, une question de genres ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiation (Crem; Université de Lorraine); Centro de Linguística da Universidade Nova de Lisboa (CLUNL); Universidade NOVA de Lisboa; Clup; Universidade do Porto, Jun 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">18th Annual Hawaii International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, HONOLULU, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196437v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse et traitement/réception de la violence et de la radicalité dans le discours gouvernemental en réponse aux attaques du 13 novembre 2015.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reformulation et/ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violences et radicalités militantes dans l’espace public en France des années 1990 à nos jours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Université de Lorraine. Metz., France</w:t>
+              <w:t xml:space="preserve">Colloque international Reformuler, une question de genres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiation (Crem; Université de Lorraine); Centro de Linguística da Universidade Nova de Lisboa (CLUNL); Universidade NOVA de Lisboa; Clup; Universidade do Porto, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565034v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Government post-terrorist attacks video: between consensus and dissensus favoring the emergence of populism</w:t>
+                <w:t xml:space="preserve">How verbal aggressiveness may be positive? Demonstration through an exchange of professional emails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Political Discourse – Multidisciplinary Approaches #2: New discourses of populism and nationalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edinburgh Napier University (Royaume-Uni), Jun 2018, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">16e conférence internationale de l’Association internationale de pragmatique (Ipra)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association (Ipra), Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819118v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal conflict and digital communication written in French professional circles: Verbal aggression and cognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bienveillance, (in)certitude et relation inter discursive conflictuelle en classe : ce que les représentations des enseignants nous apprennent sur leur résistance au changement d'usages discursifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICS VIII. 8th International Symposium on Intercultural, Cognitive and Social Pragmatics Communication, Culture and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Séville (Espagne), May 2018, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages. Une pédagogie du respect et de la confiance de la maternelle à l'université.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783586v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The denomination : inter-relations between the public sphere and the private sphere</w:t>
+                <w:t xml:space="preserve">Réponse et traitement/réception de la violence et de la radicalité dans le discours gouvernemental en réponse aux attaques du 13 novembre 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regimenting The Public Sphere - the politics of visibility (2nd international Conference on Sociolinguistics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sigurd d'Hondt; Research Collegium for Language in changing Society (ReCLaS); University of Jyväskylä, Sep 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque international Violences et radicalités militantes dans l’espace public en France des années 1990 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Université de Lorraine. Metz., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954834v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en scène de l’interaction verbale d’embrigadement : jeux d’ethos et violence verbale fulgurante.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+                <w:t xml:space="preserve">The denomination : inter-relations between the public sphere and the private sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Regimenting The Public Sphere - the politics of visibility (2nd international Conference on Sociolinguistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sigurd d'Hondt; Research Collegium for Language in changing Society (ReCLaS); University of Jyväskylä, Sep 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555315v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre lecture et écriture dans l’acquisition d’une expertise en formation à distance en master de rédaction professionnelle : étude empirique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Government post-terrorist attacks video: between consensus and dissensus favoring the emergence of populism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Writing Research Across Borders (WRAB) IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">Colloque international Political Discourse – Multidisciplinary Approaches #2: New discourses of populism and nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edinburgh Napier University (Royaume-Uni), Jun 2018, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476880v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture au service de l’écriture des genres à l’école française.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+                <w:t xml:space="preserve">Verbal conflict and digital communication written in French professional circles: Verbal aggression and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Writing Research Across Borders (WRAB) IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bogota, Colombie</w:t>
+              <w:t xml:space="preserve">EPICS VIII. 8th International Symposium on Intercultural, Cognitive and Social Pragmatics Communication, Culture and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Séville (Espagne), May 2018, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476879v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la métaphore du CM2 à la 5ème : étalonnage d'une batterie imagée en langue française.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">Mise en scène de l’interaction verbale d’embrigadement : jeux d’ethos et violence verbale fulgurante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Symposium international sur la littératie à l’école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Alamargot, ESPE de l'Académie de Créteil, Laboratoire CHArt, Université Paris-Est Créteil (UPEC) (France), Marie-France Morin, Faculté d’éducation, Chaire de recherche sur l'apprentissage de la lecture et de l'écriture chez le jeune enfant, CREALEC, Université de Sherbrooke (Québec, Canada) &amp; Carolina Gonçalves, Escola Superior de Educação de Lisboa - Laboratory CICS.NOVA, Universidade Nova de Lisboa, (Portugal)., Jun 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555317v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction entre lecture et écriture dans l’acquisition d’une expertise en formation à distance en master de rédaction professionnelle : étude empirique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque Writing Research Across Borders (WRAB) IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462131v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La lecture au service de l’écriture des genres à l’école française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Writing Research Across Borders (WRAB) IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462169v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courriels électroniques et tension verbale : une médiation électronique est-elle possible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition de la métaphore du CM2 à la 5ème : étalonnage d'une batterie imagée en langue française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international GLAT 2016 Acteurs et formes de médiation pour le dialogue interculturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Padoue; Télécom Bretagne, France, May 2016, Padoue, Italie</w:t>
+              <w:t xml:space="preserve">Troisième Symposium international sur la littératie à l’école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Alamargot, ESPE de l'Académie de Créteil, Laboratoire CHArt, Université Paris-Est Créteil (UPEC) (France), Marie-France Morin, Faculté d’éducation, Chaire de recherche sur l'apprentissage de la lecture et de l'écriture chez le jeune enfant, CREALEC, Université de Sherbrooke (Québec, Canada) &amp; Carolina Gonçalves, Escola Superior de Educação de Lisboa - Laboratory CICS.NOVA, Universidade Nova de Lisboa, (Portugal)., Jun 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462233v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Courriels électroniques et tension verbale : une médiation électronique est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international GLAT 2016 Acteurs et formes de médiation pour le dialogue interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue; Télécom Bretagne, France, May 2016, Padoue, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462232v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions pour une élaboration d’une charte éthique des relations interdiscursives : le cas de la messagerie universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMPEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMPEC, Interactions Multimodales par Ecran, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368089v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846109v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289201v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
+                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
+              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498834v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le masque de l'attaque courtoise : trace langagière de la prise de pouvoir dans le débat politique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les masques du discours : traces langagières et socio-culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Izmir, Turquie</w:t>
+              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498890v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
+              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498836v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498829v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846048v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence verbale et communication électronique : du mal lu au malentendu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le masque de l'attaque courtoise : trace langagière de la prise de pouvoir dans le débat politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miscommunication and Verbal Violence / Du malentendu à la violence verbale / Misskommunikation und verbale Gewalt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Modern Language Society, Aug 2012, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">Colloque international Les masques du discours : traces langagières et socio-culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Izmir, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368448v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels universitaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dimension du dialogisme 3 : du malentendu à la violence verbale » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par la Société de Néophilologie, Aug 2012, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494499v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
+                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498889v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">Réflexions pour une élaboration d’une charte éthique des relations interdiscursives : le cas de la messagerie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque IMPEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMPEC, Interactions Multimodales par Ecran, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498835v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498830v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
+                <w:t xml:space="preserve">Violence verbale et communication électronique : du mal lu au malentendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
+              <w:t xml:space="preserve">Miscommunication and Verbal Violence / Du malentendu à la violence verbale / Misskommunikation und verbale Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modern Language Society, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507645v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846108v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
+                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels universitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dimension du dialogisme 3 : du malentendu à la violence verbale » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la Société de Néophilologie, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500731v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes langagières et normes relationnelles dans l'interaction en classe : politesse, co-énonciation et rupture interactionnelle en contexte de conflit de normes</w:t>
+                <w:t xml:space="preserve">Normes langagières et normes relationnelles dans l'interaction en classe : politesse, co-énonciation et rupture interactionnelle en contexte de conflit de normes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwen Lorenzi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 de l'Association Suisse de Linguistique Appliquée (Vals-Asla) Normes langagières en contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lugano, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque 2014 de l'Association Suisse de Linguistique Appliquée (Vals-Asla) “Normes langagières en contexte”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Suisse de Linguistique Appliquée (Vals-Asla)., Feb 2014, Lugano, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500730v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14208,686 +14208,725 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Mondial de Recherches sur l’Écriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148801v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes langagières et normes relationnelles dans l'interaction en classe : politesse, co-énonciation et rupture interactionnelle en contexte de conflit de normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale au troisième Congrès Mondial de Recherches sur l’Écriture Writing Research Across Borders III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest – Nanterre La Défense., Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 2014 de l'Association Suisse de Linguistique Appliquée (Vals-Asla) Normes langagières en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lugano, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846046v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Demartino</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmêler et démêler la parole : la relation de soin à l'épreuve de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Besançon, France. non paginé</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507654v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes langagières et normes relationnelles dans l'interaction en classe : politesse, co-énonciation et rupture interactionnelle en contexte de conflit de normes.</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 de l'Association Suisse de Linguistique Appliquée (Vals-Asla) “Normes langagières en contexte”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Suisse de Linguistique Appliquée (Vals-Asla)., Feb 2014, Lugano, Suisse</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846111v1</w:t>
+                <w:t xml:space="preserve">hal-01500731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+                <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français parlé dans les médias : Discours, médias, technologies : que change le numérique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier III - Praxiling UMR 5267 CNRS., Jan 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Mondial de Recherches sur l’Écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846112v1</w:t>
+                <w:t xml:space="preserve">hal-01148801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impacts of the Cultural Dimension of Language Education Policies: In the Public Interest ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shanghai Seminar on Language Education Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Emmêler et démêler la parole : la relation de soin à l'épreuve de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Besançon, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510209v1</w:t>
+                <w:t xml:space="preserve">hal-01507654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
+                <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Communication orale au troisième Congrès Mondial de Recherches sur l’Écriture Writing Research Across Borders III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest – Nanterre La Défense., Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846038v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14903,815 +14942,1061 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur pour une meilleure finalité du document lu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impacts of the Cultural Dimension of Language Education Policies: In the Public Interest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude La répétition lexicale : approche discursive et pragmatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Shanghai Seminar on Language Education Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510198v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les enjeux sémantiques des actes de langage menaçants en classe : de la menace argumentative positive (AL rassurants) à la menace polémique négative (AL menaçants)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Représentations du sens en linguistique (RSL VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510212v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malentendu et montée en tension violente dans l'interaction didactique en classe de 4ème (R.A.R.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Dimensions du Dialogisme 3 : du malentendu à la violence verbale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finlande. non paginé</w:t>
+              <w:t xml:space="preserve">Le Français parlé dans les médias : Discours, médias, technologies : que change le numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier III - Praxiling UMR 5267 CNRS., Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510684v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
+                <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur pour une meilleure finalité du document lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude La répétition lexicale : approche discursive et pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846043v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
+                <w:t xml:space="preserve">Comprendre les enjeux sémantiques des actes de langage menaçants en classe : de la menace argumentative positive (AL rassurants) à la menace polémique négative (AL menaçants)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Colloque Représentations du sens en linguistique (RSL VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149192v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions langagières au collège : postures discursives et gestion de la tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malentendu et montée en tension violente dans l'interaction didactique en classe de 4ème (R.A.R.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Tartar-Goddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
+              <w:t xml:space="preserve">Colloque International Dimensions du Dialogisme 3 : du malentendu à la violence verbale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finlande. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533802v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions langagières et communicatives au collège : postures discursives et gestion de la tension</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Tartar-Goddet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions langagières au collège : postures discursives et gestion de la tension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, INRP, France</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525476v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03133240v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions langagières et communicatives au collège : postures discursives et gestion de la tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Tartar-Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions langagières au collège : postures discursives et gestion de la tension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, INRP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions langagières au collège : postures discursives et gestion de la tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Tartar-Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain-Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en scène du discours politique médiatique : Les taxèmes de position dans le débat politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IId Colloque International « Le français parlé des médias : les mises en scène du discours médiatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de recherche sur les stratégies de communication à l’oral, Département d’information et de communication, Université Laval, Québec, Canada, Jun 2007, Québec, Canada. http://www.com.ulaval.ca/fileadmin/contenu/docs_pdf/Groupes_recherche_PDF/Lab-O/Romain.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15721,78 +16006,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation au souffle en milieu scolaire : un atelier d’éducation à la langue orale pour des élèves autistes (6-11 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15807,181 +16092,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technique belcantiste (SSP, souffle, son, prononciation) au service d’un entraînement de la voix projetée pour les enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deveze Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées de phonétique clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online learning and adviced literacy training: an evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16010,100 +16295,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALAPP « Language, discourse and action in professional practice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What literary, linguistic and psycholinguistic concepts are useful to train professional writers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16118,73 +16403,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Linguistics and Professional Practice, 4th International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16226,51 +16511,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national. Réseau national des maisons des Sciences de l’Homme. « Quelles sciences humaines et sociales pour le 21e siècle ? : Prospective, réflexions, échanges ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16280,105 +16565,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations, tensions et interactions verbales. De la régulation à la rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03008623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16446,51 +16731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BC92D39"/>
+    <w:nsid w:val="8979237E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16594,51 +16879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DA0BC2E"/>
+    <w:nsid w:val="B7BEDDAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16742,51 +17027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4C23B8F"/>
+    <w:nsid w:val="46D09ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16890,51 +17175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10056C5E"/>
+    <w:nsid w:val="DE9AD454"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17038,51 +17323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1773AEFF"/>
+    <w:nsid w:val="1BF5A31A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17186,51 +17471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="587FD7A8"/>
+    <w:nsid w:val="42AB1955"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17432,51 +17717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01979966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485307v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025228ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2556" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016195ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey V&#233;ronique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K. M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4673/soins-corps-et-langage-supplement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Langhans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/corporalite-du-langage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wac.colostate.edu/books/wrab2011/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854889v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linguistiquefrancaise.org/index.php?option=com_toc&amp;amp;url=/articles/cmlf/abs/2010/01/contents/contents.html " TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632959v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500730v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Lorenzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533802v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tartar-Goddet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855295v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01979966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485307v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025228ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2556" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016195ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey V&#233;ronique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K. M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4673/soins-corps-et-langage-supplement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Langhans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/corporalite-du-langage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wac.colostate.edu/books/wrab2011/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linguistiquefrancaise.org/index.php?option=com_toc&amp;amp;url=/articles/cmlf/abs/2010/01/contents/contents.html " TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854889v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101377v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905394v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846111v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Lorenzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525476v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tartar-Goddet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533802v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855295v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008623v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>