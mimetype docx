--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3420,299 +3420,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal directed locomotion and balance control in autistic children</w:t>
+                <w:t xml:space="preserve">From Egocentric to Exocentric Spatial Orientation: Development of Posture Control in Bimanual and Trunk Inclination Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+                <w:t xml:space="preserve">Maria Nida Roncesvalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Zedka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">Marjorie Woollacott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 35 (1), pp.91-102. </w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (5), pp.404-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.37.5.404-416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989708v1</w:t>
+                <w:t xml:space="preserve">hal-01989702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Egocentric to Exocentric Spatial Orientation: Development of Posture Control in Bimanual and Trunk Inclination Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goal directed locomotion and balance control in autistic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nida Roncesvalles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Schmitz</w:t>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Zedka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Woollacott</w:t>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3200/JMBR.37.5.404-416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01989702v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Postural Control in Healthy Children: A Functional Approach</w:t>
               </w:r>
@@ -4070,103 +4070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of a cortical event-related desynchronisation during a bimanual load-lifting task in children with autistic disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (3), pp.298-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4225,64 +4225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor control and children with autism: deficit of anticipatory function?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5436,51 +5436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80FAA805"/>
+    <w:nsid w:val="3821847D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5667,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-schmitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8377-9608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059628278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-9195-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Sapey-Triomphe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;naff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00207-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pongan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2019.1643283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-020-00281-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3574-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3422-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsw117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane Robic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2311-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katallin Etchegoyhen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1655-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRSGLZ1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descoins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015749" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Hedberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Forssberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijna Hadders-Algra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0754-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL7NWM5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenmalm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik H. Ehrsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5045-05.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nida Roncesvalles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Woollacott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.404-416" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/NP.2005.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJT40X9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat E Ioffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gancheva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-001-0910-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA4BD04BC4D0ECD6B38F265D8851C5510E95B229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04038985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-schmitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8377-9608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059628278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-9195-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Sapey-Triomphe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;naff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00207-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pongan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2019.1643283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-020-00281-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3574-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3422-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsw117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane Robic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2311-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katallin Etchegoyhen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1655-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRSGLZ1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descoins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015749" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Hedberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Forssberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijna Hadders-Algra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0754-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL7NWM5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenmalm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik H. Ehrsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5045-05.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nida Roncesvalles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Woollacott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.404-416" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/NP.2005.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJT40X9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat E Ioffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gancheva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-001-0910-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA4BD04BC4D0ECD6B38F265D8851C5510E95B229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04038985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>