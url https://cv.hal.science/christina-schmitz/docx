--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1138,278 +1138,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adults with Autism Tend to Underestimate the Hidden Environmental Structure: Evidence from a Visual Associative Learning Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sonié</w:t>
+                <w:t xml:space="preserve">Mu-oscillation changes related to the development of anticipatory postural control in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Mattout</w:t>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (1), pp.129-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379240v1</w:t>
+                <w:t xml:space="preserve">hal-01991916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu-oscillation changes related to the development of anticipatory postural control in children and adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Fortin</w:t>
+                <w:t xml:space="preserve">Adults with Autism Tend to Underestimate the Hidden Environmental Structure: Evidence from a Visual Associative Learning Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Sapey-Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sonié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mattout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (9), pp.3061-3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-018-3574-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991916v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Glasgow Sensory Questionnaire: Validation of a French Language Version and Refinement of Sensory Profiles of People with High Autism-Spectrum Quotient</w:t>
               </w:r>
@@ -1506,364 +1506,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering human motion to discriminate social interactions: a developmental neuroimaging study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravity Cues Embedded in the Kinematics of Human Motion Are Detected in Form-from-Motion Areas of the Visual System and in Motor-Related Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Centelles</w:t>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Roth</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
+                <w:t xml:space="preserve">Jasmine Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J J Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nsw117⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379256v1</w:t>
+                <w:t xml:space="preserve">hal-02379117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity Cues Embedded in the Kinematics of Human Motion Are Detected in Form-from-Motion Areas of the Visual System and in Motor-Related Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+                <w:t xml:space="preserve">Deciphering human motion to discriminate social interactions: a developmental neuroimaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Sapey-Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+                <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Menant</w:t>
+                <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc J J Anton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Schmitz</w:t>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.340-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsw117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379117v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift of the Muscular Inhibition Latency during On-Line Acquisition of Anticipatory Postural Adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barlaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,64 +1936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sonié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2070,51 +2070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2178,64 +2178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Action to Interaction: Exploring the Contribution of Body Motion Cues to Social Understanding in Typical Development and in Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katallin Etchegoyhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,133 +2251,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (5), pp.1140-1150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 43 (5), pp.1140-1150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419424v1</w:t>
+                <w:t xml:space="preserve">hal-01989616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Action to Interaction: Exploring the Contribution of Body Motion Cues to Social Understanding in Typical Development and in Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katallin Etchegoyhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,69 +2372,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (5), pp.1140-1150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 43 (5), pp.1140-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-012-1655-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989616v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency and ERP analyses of EEG to characterize anticipatory postural adjustments in a bimanual load-lifting task</w:t>
               </w:r>
@@ -2575,64 +2575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of Both the Mirror and the Mentalizing Networks When Observing Social Interactions Depicted by Point-Lights: A Neuroimaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,276 +2731,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (9), pp.850 - 855. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.850-855</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772106v1</w:t>
+                <w:t xml:space="preserve">hal-01989663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (9), pp.850-855</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.850 - 855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03611.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989663v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des représentations de l’action chez l’enfant : quelles atteintes dans l’autisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,51 +3219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 403 (3), pp.271-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,450 +3420,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Egocentric to Exocentric Spatial Orientation: Development of Posture Control in Bimanual and Trunk Inclination Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Postural Control in Healthy Children: A Functional Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nida Roncesvalles</w:t>
+                <w:t xml:space="preserve">Sophie Mallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Woollacott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3200/JMBR.37.5.404-416⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (2-3), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/NP.2005.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989702v1</w:t>
+                <w:t xml:space="preserve">hal-01989704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal directed locomotion and balance control in autistic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Egocentric to Exocentric Spatial Orientation: Development of Posture Control in Bimanual and Trunk Inclination Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nida Roncesvalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Martineau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Milan Zedka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">Marjorie Woollacott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (5), pp.404-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.37.5.404-416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01989708v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Postural Control in Healthy Children: A Functional Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Goal directed locomotion and balance control in autistic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mallau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christina Schmitz</w:t>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379031v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'anticipation posturale chez l'enfant sain et pathologique: revue de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,302 +3880,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Postural Control in Healthy Children: A Functional Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mallau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12 (2-3), pp.109-118. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/NP.2005.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01989704v1</w:t>
+                <w:t xml:space="preserve">hal-02379031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of a cortical event-related desynchronisation during a bimanual load-lifting task in children with autistic disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (3), pp.298-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4225,77 +4225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor control and children with autism: deficit of anticipatory function?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 348 (1), pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4435,350 +4435,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building anticipatory postural adjustment during childhood: a kinematic and electromyographic analysis of unloading in children from 4 to 8 years of age</w:t>
+                <w:t xml:space="preserve">Developmental sequence in the acquisition of anticipation during a new co-ordination in a bimanual load-lifting task in children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (3), pp.215-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989717v1</w:t>
+                <w:t xml:space="preserve">hal-01989710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building anticipatory postural adjustment during childhood: a kinematic and electromyographic analysis of unloading in children from 4 to 8 years of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 142 (3), pp.354-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-001-0910-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311512v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental sequence in the acquisition of anticipation during a new co-ordination in a bimanual load-lifting task in children.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gepner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 330 (3), pp.215-8</w:t>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.177-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989710v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5436,51 +5436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3821847D"/>
+    <w:nsid w:val="A2AE379B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5667,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-schmitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8377-9608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059628278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-9195-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Sapey-Triomphe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;naff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00207-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pongan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2019.1643283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-020-00281-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3574-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3422-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsw117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane Robic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2311-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katallin Etchegoyhen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1655-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRSGLZ1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descoins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015749" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Hedberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Forssberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijna Hadders-Algra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0754-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL7NWM5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenmalm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik H. Ehrsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5045-05.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nida Roncesvalles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Woollacott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.404-416" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/NP.2005.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJT40X9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat E Ioffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gancheva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-001-0910-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA4BD04BC4D0ECD6B38F265D8851C5510E95B229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04038985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-schmitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8377-9608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059628278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-9195-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Sapey-Triomphe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;naff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00207-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pongan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2019.1643283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-020-00281-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3574-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3422-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsw117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane Robic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2311-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katallin Etchegoyhen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1655-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRSGLZ1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descoins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015749" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Hedberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Forssberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijna Hadders-Algra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0754-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL7NWM5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenmalm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik H. Ehrsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5045-05.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989704v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/NP.2005.109" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nida Roncesvalles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Woollacott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.404-416" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJT40X9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat E Ioffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gancheva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-001-0910-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA4BD04BC4D0ECD6B38F265D8851C5510E95B229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04038985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>