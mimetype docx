--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2251,85 +2251,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (5), pp.1140-1150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 43 (5), pp.1140-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-012-1655-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989616v1</w:t>
+                <w:t xml:space="preserve">hal-02419424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Action to Interaction: Exploring the Contribution of Body Motion Cues to Social Understanding in Typical Development and in Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2372,90 +2393,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (5), pp.1140-1150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 43 (5), pp.1140-1150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02419424v1</w:t>
+                <w:t xml:space="preserve">hal-01989616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency and ERP analyses of EEG to characterize anticipatory postural adjustments in a bimanual load-lifting task</w:t>
               </w:r>
@@ -2778,85 +2778,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (9), pp.850-855</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.850 - 855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03611.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989663v1</w:t>
+                <w:t xml:space="preserve">hal-01772106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2899,78 +2908,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (9), pp.850 - 855. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.850-855</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03611.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01772106v1</w:t>
+                <w:t xml:space="preserve">hal-01989663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des représentations de l’action chez l’enfant : quelles atteintes dans l’autisme ?</w:t>
               </w:r>
@@ -3420,753 +3420,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Postural Control in Healthy Children: A Functional Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Egocentric to Exocentric Spatial Orientation: Development of Posture Control in Bimanual and Trunk Inclination Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nida Roncesvalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Zedka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christina Schmitz</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Woollacott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/NP.2005.109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (5), pp.404-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.37.5.404-416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989704v1</w:t>
+                <w:t xml:space="preserve">hal-01989702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Egocentric to Exocentric Spatial Orientation: Development of Posture Control in Bimanual and Trunk Inclination Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Nida Roncesvalles</w:t>
+                <w:t xml:space="preserve">Goal directed locomotion and balance control in autistic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Woollacott</w:t>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3200/JMBR.37.5.404-416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-004-1037-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989702v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal directed locomotion and balance control in autistic children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+                <w:t xml:space="preserve">Développement de l'anticipation posturale chez l'enfant sain et pathologique: revue de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01989708v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l'anticipation posturale chez l'enfant sain et pathologique: revue de travaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
+                <w:t xml:space="preserve">Development of Postural Control in Healthy Children: A Functional Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792526v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Postural Control in Healthy Children: A Functional Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mallau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 12 (2-3), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/NP.2005.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379031v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of a cortical event-related desynchronisation during a bimanual load-lifting task in children with autistic disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (3), pp.298-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4225,64 +4225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor control and children with autism: deficit of anticipatory function?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4435,350 +4435,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental sequence in the acquisition of anticipation during a new co-ordination in a bimanual load-lifting task in children.</w:t>
+                <w:t xml:space="preserve">Building anticipatory postural adjustment during childhood: a kinematic and electromyographic analysis of unloading in children from 4 to 8 years of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 142 (3), pp.354-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-001-0910-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989710v1</w:t>
+                <w:t xml:space="preserve">hal-01989717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building anticipatory postural adjustment during childhood: a kinematic and electromyographic analysis of unloading in children from 4 to 8 years of age</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gepner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.177-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01989717v1</w:t>
+                <w:t xml:space="preserve">hal-00311512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental sequence in the acquisition of anticipation during a new co-ordination in a bimanual load-lifting task in children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21, pp.177-218</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (3), pp.215-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311512v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5436,51 +5436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2AE379B"/>
+    <w:nsid w:val="2FB3D4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5667,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-schmitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8377-9608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059628278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-9195-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Sapey-Triomphe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;naff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00207-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pongan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2019.1643283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-020-00281-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3574-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3422-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsw117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane Robic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2311-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katallin Etchegoyhen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1655-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRSGLZ1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descoins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015749" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Hedberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Forssberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijna Hadders-Algra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0754-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL7NWM5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenmalm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik H. Ehrsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5045-05.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989704v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/NP.2005.109" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nida Roncesvalles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Woollacott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.404-416" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJT40X9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat E Ioffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gancheva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-001-0910-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA4BD04BC4D0ECD6B38F265D8851C5510E95B229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04038985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-schmitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8377-9608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059628278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-9195-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Sapey-Triomphe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;naff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00207-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pongan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2019.1643283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-020-00281-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3574-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3422-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsw117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane Robic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2311-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katallin Etchegoyhen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1655-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRSGLZ1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descoins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015749" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Hedberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Forssberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijna Hadders-Algra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0754-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL7NWM5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenmalm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik H. Ehrsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5045-05.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nida Roncesvalles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Woollacott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.404-416" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-004-1037-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T558LP1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/NP.2005.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJT40X9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat E Ioffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gancheva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-001-0910-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA4BD04BC4D0ECD6B38F265D8851C5510E95B229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04038985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>